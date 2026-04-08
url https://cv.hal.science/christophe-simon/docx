--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.979166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences Hors Classe Echelon ExceptionnelCRAN - UMR 7039Equipe SdFPHM2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez ci-dessous une partie de ma production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Reliability of Safety Instrumented Systems Under Degradation with an Alternating Testing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.619. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13070619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUL management by production reference loopback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (4), pp.873-888. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221128363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic considering missing data: An input output hidden Markov model based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslak Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Baun Kjærgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (5), pp.980-993. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221119853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of safety integrity level by simulation of dynamic Bayesian networks considering test duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Capizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid computation of uncertainty in reliability analysis with p-box and evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.629-638. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kaufmann reliability network approach based on components off-the-shelf to design Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.449-469. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.49.449-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fiabiliste des propriétés structurelles des systèmes continus par les réseaux d’activités stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.49.425-448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Markov chains for a holistic modeling of SIS unavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation crédibiliste de SIL à l'aide d'avis d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance rejection problem solvability: From structural approach to reliability/availability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic methodology for the probabilistic reliability assessment of some structural properties: a graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (10), pp.1825-1838. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2013.837540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial state observability recovering for linear systems by additional sensor implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (3), pp.6. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theoretical approach to the parameters identifiability characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (4), pp.751-763. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2013.856519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and availability analysis of the structural observability of bilinear systems: A graph-theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (3), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13519620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment method for structural observer based FDI scheme by a graph theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.137-145. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy multiphase Markov chains to handle uncertainties in safety systems performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Bayesian networks applications for dependability, risk analysis and maintenance areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.671-682. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organizational social responsibility: a framework for the emergence of a new &amp;quot;innovation space&amp;quot; for clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-143. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the actuator failures on the structural controllability of linear systems: a graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.412-419. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par intervalles pour l'évaluation imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of common cause failure in safety instrumented systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (4), pp.450-460. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748007810395668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Conception de Systèmes Instrumentés de Sécurité utilisant les composants sur étagère et les réseaux de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise reliability by evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential networks for reliability analysis and performance evaluation of systems with imprecise knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2008.2011868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy probabilistic approach for determining Safety Integrity Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2007.903328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks inference algorithm to implement Dempster Shafer theory in reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evsukoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (7), pp.950-963. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2007.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks and Evidence Theory to Model Complex Systems Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision dans la réduction de l'incertitude des SIL : une approche floue/possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating test strategy for multi-state safety system performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience feedback and probabilistic graphical model for failure causes isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of testing strategy for performance analysis of actuator layer in safety instrumented system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of an aircraft by different dynamics of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Control, Automation and Diagnosis, ICCAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health state diagnosis and prognostics based on hidden Markov model on ArcelorMittal’s galvanizing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Mining, Mineral and Metal Processing, MMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap confidence interval on IOHMM parameters for system health diagnostic under multiple operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online remaining useful life management considering operating conditions to match the given maintenance date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité de défaillance à la demande moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model to manage the remaining useful life of system under missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the remaining useful life of a flow distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model for system health diagnostic considering missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation, MED 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, St Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle IOHMM pour le diagnostic et le pronostic de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating IOHMM parameters to compute remaining useful life of system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model for diagnosis of complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, λμ21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, \lambda\mu21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation for defining a first functional architecture of an intelligent embedded diagnosis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et modèle graphique probabiliste pour l'isolation de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme congrès international pluridisciplinaire en Qualité, Sureté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and prognosis by using input-output hidden Markov models applied to a diesel generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Klingelschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2017.7984302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks application to the dependability and the control of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Bayesialab Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling epistemic and aleatory uncertainty in Bayesian Network for dependability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Bayesialab Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nayesia, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2016, Nancy, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 20$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers and patterns of organizational resilience for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems, HMS'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling non-deterministic causal mechanisms involving resilience in risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation probabiliste d’une barrière humaine prise dans son contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Serdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement, $\lambda\mu 20$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty, elicitation of experts' opinion, and human failures: Challenges for RAM analysis of ERTMS SoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.88-93, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance des proof tests sur celle des systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de modélisation par Réseaux Bayésien de la fiabilité d'un système multi-états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la solvabilité du problème de rejet de perturbations des systèmes linéaires : Approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced investigation of HRA methods for probabilistic assessment of human barriers efficiency in complex systems for a given organisational and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Serdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idaho National Laboratory/Idaho American Nuclear Society, Apr 2015, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation avancée des méthodes d'étude probabiliste de l'efficacité des actions humaines dans les systèmes socio-techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et au traitement de l’incertain dans les analyses de risques multidisciplinaires de systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Maitrise des Risques, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life assessment via residual generator approach - a SOH virtual sensor concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Orkisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic reliability assessment of elementary graphical conditions for structured systems: A graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New propagation algorithm in dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bejing, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity condition for structural properties using a graph theoretical approach: Probabilistic reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems by multiphase Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a mixed binary join tree for exact inference in dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Knowledge Science, Engineering and Management, KSEM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dalian, China. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39787-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation based approach to inference in dynamic evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization, ICMSAO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation probabiliste de la fiabilité de l'observabilité structurelle des systèmes bilinéaires : Approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'importance par réseaux bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based extension of Leaky Noisy-OR structure for supporting risks analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Didactique: Quelques applications en fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maîtrise des Risques et à la Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design for over-actuated system conditioned by reliability: a drinking water network application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the graphical representation and the belief inference in the dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management, SUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.206-218, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the dependability of observer based fault detection and isolation schemes: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Réseaux Bayésiens et modélisation de la fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maitrise des Risques et à la sûreté de fonctionnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of dynamic directed evidential networks with conditional belief functions construction and belief propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Francophones des Réseaux Bayésiens, JFRB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Iles de Kerkennah, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic directed evidential networks with conditional belief functions: application to system reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31717-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert judgments collecting and modeling: application to the Integrated Risks Analysis methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Dependable Control of Discrete Systems, DCDS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saarbrücken, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme outil stratégique pour faciliter l'open innovation dans les clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover seul ou avec les autres. Les avantages et risques de l'open innovation dans la compétition internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un référentiel de durabilité pour faciliter la gouvernance d'un pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the actuator failures on the global or partial controllability : A graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAPYRUS Workshop on Fault Diagnosis and Fault Tolerant Control in large scale processing industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Porticcio, Corse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision en maintenance par simulation d'un réseau bayésien dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de commande pour un système de redondance k/n, basée sur un modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle du graphe de risque crédibiliste pour l'allocation du niveau d'intégrité de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Accounting and Finance competency using the ELLEIEC Virtual Centre for Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Association for Education in Electrical and Information Engineering Annual Conference, EAEEIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Maribor, Slovenia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty evaluation of safety instrumented systems by using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation of k-out-of-n systems based on Bayesian Network Reliability model: Application to a drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances imprécises des SIS par des familles de densités de probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and propagation of uncertainties in complex socio-technical system risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on the Theory of Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brest, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLEIEC & son Virtual Center for Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement, TICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of over-actuated consecutive-k-out-of-n: F systems based on Bayesian Network Reliability model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Advanced Control and Diagnosis, ACD'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ferrara, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un référentiel de durabilité dans l'ameublement : une approche pluridisciplinaire en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pétrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing evidential graphical models for imprecise reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth International Conference on Scalable Uncertainty Management, SUM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'imprécision du taux de défaillance de cause commune pour l'évaluation des performances des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multi-phases floues pour l'évaluation de la performance imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d'évaluation de la fiabilité : les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation imprécise de l'indisponibilité des systèmes par chaînes de Markov floues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Performances et Nouvelles Technologies en Maintenance, PENTOM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multiphases à intervalles pour l'évaluation de performance imprécise des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès international pluridisciplinaire en Qualité et Sûreté de Fonctionnement, Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de systèmes instrumentés de sécurité par les réseaux de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT, CNRIUT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de Systèmes Instrumentés de Sécurité par les réseaux de fiabilité de Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks applications on dependability, risk analysis and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete System, DCDS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes instrumentés de sécurité : une approche par les blocs diagrammes de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et performance imprécises des systèmes par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité imprécise par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des Systèmes Instrumentés de Sécurité en présence d'incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fiabilité imprécise des systèmes par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evidential networks in system reliability analysis: A Dempster Shafer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.603-608, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité de l'évaluation de la fiabilité de systèmes automatisés à intelligence distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of Safety Instrumented Systems: a graph reliability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco. pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur à partir d'images floues par approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIL allocation of SIS by aggregation of experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability Conference, ESREL'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.753-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréovision monoculaire par une seule image couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Khoudeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Génétique pour la Perception de la Profondeurs dans les Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence internationale sur l'automatisation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks Implementation of the Dempster Shafer Theory to Model Reliability Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bayesian Networks in Dependability (BND2006) in the First International Conference on Availiability, Reliability and Security, ARES 2006, Vienna, Austria, April 20-22, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienna, Austria. pp.788-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a new possibilist importance measure to reduce Safety Integrity Level uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Safety and Reliability, KONBIN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de SIL par aggrégation d'avis d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Integrity Level in presence of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Safety and Reliability, KONBIN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision dans la réduction de l'incertitude des SIL : une approche floue/possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'imprécision des taux de défaillances dans les Arbres de Défaillances et facteurs d'importance flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and credibility evaluation of networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Barger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Gdynia-Sopot-Gdansk, Poland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective appliquée à la notation d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nancy, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth estimation based on thick oriented edges in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood products identification by internal characteristics reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT '04, 2004 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. pp.763- 768, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2004.1490171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-nearest neighbor method for automatic identification of wood products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Electronics, Communications, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vera-Cruz, Mexico. pp.124-129, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECC.2004.1269560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mathematic models used on the quality of estimation of the depth in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of th 20th conference on Instrumentation and measurement technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vail, United States. pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la perception de profondeur par défocalisation: Modèles, opérateurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gérardmer, France. pp.279-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of depth on thick edges from sharp and blurred images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMTC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Anchorage, United States. pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un capteur 3D basé sur l'analyse du fl ou optique sur les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque francophone Méthodes et techniques optiques pour l'industrie, SFO-CEMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint Aubin du Médoc, France. pp.344-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la profondeur par évaluation du flou optique sur les contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cahors, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'évaluation de la profondeur à partir d'un couple d'images nette et floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la profondeur dans les images: Apport d'une approche comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Uncertainty and Important Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Aubry. ISTE Ltd and John Wiley &amp; Sons Inc, pp.250, 2018, Systems and Industrial Engineering Series. Systems Dependability Assessment Set, 978-1-84821-993-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Bayesian Network Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.146, 2016, Systems and Industrial Engineering Series. Systems Dependability Assessment Set., 978-1848219922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Risques Multidisciplinaire : Vers une intégration formalisée des incertitudes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Merad, Nicolas Dechy, Laurent Dehouck, Marc Lassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions Approche pluridisciplinaire et multisectorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, MA Editions, 2016, 978-2-8224-0430-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'application des réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paradowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, IMDR, pp.1-21, 2014, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens : méthodologies de modélisation en sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR, IMDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-29, 2013, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens : un nouveau formalisme de modélisation pour la sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR, IMDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-16, 2013, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis and management in systems integrating technical, human, organizational and environmental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.368, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et analyse des risques des systèmes intégrant les domaines techniques, humains,organisationnels et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES science, pp.309-330, 2012, IC2 Traité Systèmes Automatisés, 978-2-7462-3840-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Risk Graph Model for Determining Safety Integrity Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dean Ajdukovic; Shaul Kimhi; Mooli Lahad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Science for Peace and Security Series - E: Human and Societal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.204-221, 2011, Dynamics Use of Risk Analysis in Computer-Aided Persuasion, 978-1-60750-827-4. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-828-1-204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modelling of social and ecological dynamics in mountain landscapes subjected to spontaneous ash reforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling environmental dynamics : Advances in geomatic solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, Environmental Science and Engineering, 978-3-540-68489-3 978-3-540-68498-5. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68498-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial for the special section of QUALITA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Kobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X14530823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et Analyse des Risques des systèmes intégrAnt les domaines Techniques, Humains, Organisationnels et enviroNnementaux: Application au domaine de la production électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks model of reliability applications to Reconfiguration and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de représentation des différents points de vue d'un système industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKOV DECISION PROCESS : Utilisation des processus de décision markoviens pour l'organisation de la maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sous-ensembles flous aux fonctions de croyance : quelques applications pour les systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références en RB / MdR-SdF : 7000 références sur les 10 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens et Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de l'identité par perception multi-échelle et discrimination intégrée floues de l'image de la signature manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.979166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences Hors Classe Echelon ExceptionnelCRAN - UMR 7039Equipe SdFPHM2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez ci-dessous une partie de ma production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Reliability of Safety Instrumented Systems Under Degradation with an Alternating Testing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.619. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13070619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUL management by production reference loopback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (4), pp.873-888. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221128363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic considering missing data: An input output hidden Markov model based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslak Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Baun Kjærgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (5), pp.980-993. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221119853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of safety integrity level by simulation of dynamic Bayesian networks considering test duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Capizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid computation of uncertainty in reliability analysis with p-box and evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.629-638. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kaufmann reliability network approach based on components off-the-shelf to design Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.449-469. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.49.449-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fiabiliste des propriétés structurelles des systèmes continus par les réseaux d’activités stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.49.425-448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic methodology for the probabilistic reliability assessment of some structural properties: a graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (10), pp.1825-1838. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2013.837540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Markov chains for a holistic modeling of SIS unavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation crédibiliste de SIL à l'aide d'avis d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance rejection problem solvability: From structural approach to reliability/availability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and availability analysis of the structural observability of bilinear systems: A graph-theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (3), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13519620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial state observability recovering for linear systems by additional sensor implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (3), pp.6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theoretical approach to the parameters identifiability characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (4), pp.751-763. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2013.856519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment method for structural observer based FDI scheme by a graph theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.137-145. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy multiphase Markov chains to handle uncertainties in safety systems performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the actuator failures on the structural controllability of linear systems: a graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.412-419. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Bayesian networks applications for dependability, risk analysis and maintenance areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.671-682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organizational social responsibility: a framework for the emergence of a new &amp;quot;innovation space&amp;quot; for clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-143. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par intervalles pour l'évaluation imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of common cause failure in safety instrumented systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (4), pp.450-460. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748007810395668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Conception de Systèmes Instrumentés de Sécurité utilisant les composants sur étagère et les réseaux de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential networks for reliability analysis and performance evaluation of systems with imprecise knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2008.2011868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise reliability by evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks inference algorithm to implement Dempster Shafer theory in reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evsukoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (7), pp.950-963. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2007.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy probabilistic approach for determining Safety Integrity Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2007.903328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks and Evidence Theory to Model Complex Systems Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision dans la réduction de l'incertitude des SIL : une approche floue/possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating test strategy for multi-state safety system performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience feedback and probabilistic graphical model for failure causes isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of an aircraft by different dynamics of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Control, Automation and Diagnosis, ICCAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of testing strategy for performance analysis of actuator layer in safety instrumented system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health state diagnosis and prognostics based on hidden Markov model on ArcelorMittal’s galvanizing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Mining, Mineral and Metal Processing, MMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model for system health diagnostic considering missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation, MED 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, St Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the remaining useful life of a flow distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle IOHMM pour le diagnostic et le pronostic de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online remaining useful life management considering operating conditions to match the given maintenance date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité de défaillance à la demande moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap confidence interval on IOHMM parameters for system health diagnostic under multiple operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model to manage the remaining useful life of system under missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model for diagnosis of complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating IOHMM parameters to compute remaining useful life of system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, λμ21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, \lambda\mu21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and prognosis by using input-output hidden Markov models applied to a diesel generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Klingelschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2017.7984302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation for defining a first functional architecture of an intelligent embedded diagnosis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et modèle graphique probabiliste pour l'isolation de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme congrès international pluridisciplinaire en Qualité, Sureté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks application to the dependability and the control of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Bayesialab Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling epistemic and aleatory uncertainty in Bayesian Network for dependability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Bayesialab Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nayesia, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation probabiliste d’une barrière humaine prise dans son contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Serdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement, $\lambda\mu 20$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers and patterns of organizational resilience for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems, HMS'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling non-deterministic causal mechanisms involving resilience in risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 20$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2016, Nancy, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty, elicitation of experts' opinion, and human failures: Challenges for RAM analysis of ERTMS SoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.88-93, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance des proof tests sur celle des systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de modélisation par Réseaux Bayésien de la fiabilité d'un système multi-états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la solvabilité du problème de rejet de perturbations des systèmes linéaires : Approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced investigation of HRA methods for probabilistic assessment of human barriers efficiency in complex systems for a given organisational and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Serdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idaho National Laboratory/Idaho American Nuclear Society, Apr 2015, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation avancée des méthodes d'étude probabiliste de l'efficacité des actions humaines dans les systèmes socio-techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life assessment via residual generator approach - a SOH virtual sensor concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Orkisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et au traitement de l’incertain dans les analyses de risques multidisciplinaires de systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Maitrise des Risques, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic reliability assessment of elementary graphical conditions for structured systems: A graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a mixed binary join tree for exact inference in dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Knowledge Science, Engineering and Management, KSEM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dalian, China. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39787-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New propagation algorithm in dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bejing, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems by multiphase Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity condition for structural properties using a graph theoretical approach: Probabilistic reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation based approach to inference in dynamic evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization, ICMSAO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation probabiliste de la fiabilité de l'observabilité structurelle des systèmes bilinéaires : Approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'importance par réseaux bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Didactique: Quelques applications en fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maîtrise des Risques et à la Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design for over-actuated system conditioned by reliability: a drinking water network application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based extension of Leaky Noisy-OR structure for supporting risks analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Réseaux Bayésiens et modélisation de la fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maitrise des Risques et à la sûreté de fonctionnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the graphical representation and the belief inference in the dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management, SUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.206-218, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the dependability of observer based fault detection and isolation schemes: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of dynamic directed evidential networks with conditional belief functions construction and belief propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Francophones des Réseaux Bayésiens, JFRB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Iles de Kerkennah, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic directed evidential networks with conditional belief functions: application to system reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31717-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances imprécises des SIS par des familles de densités de probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation of k-out-of-n systems based on Bayesian Network Reliability model: Application to a drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision en maintenance par simulation d'un réseau bayésien dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the actuator failures on the global or partial controllability : A graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAPYRUS Workshop on Fault Diagnosis and Fault Tolerant Control in large scale processing industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Porticcio, Corse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un référentiel de durabilité pour faciliter la gouvernance d'un pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert judgments collecting and modeling: application to the Integrated Risks Analysis methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Dependable Control of Discrete Systems, DCDS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saarbrücken, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme outil stratégique pour faciliter l'open innovation dans les clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover seul ou avec les autres. Les avantages et risques de l'open innovation dans la compétition internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de commande pour un système de redondance k/n, basée sur un modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle du graphe de risque crédibiliste pour l'allocation du niveau d'intégrité de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Accounting and Finance competency using the ELLEIEC Virtual Centre for Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Association for Education in Electrical and Information Engineering Annual Conference, EAEEIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Maribor, Slovenia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty evaluation of safety instrumented systems by using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d'évaluation de la fiabilité : les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLEIEC & son Virtual Center for Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement, TICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and propagation of uncertainties in complex socio-technical system risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on the Theory of Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brest, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of over-actuated consecutive-k-out-of-n: F systems based on Bayesian Network Reliability model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Advanced Control and Diagnosis, ACD'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ferrara, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un référentiel de durabilité dans l'ameublement : une approche pluridisciplinaire en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pétrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing evidential graphical models for imprecise reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth International Conference on Scalable Uncertainty Management, SUM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'imprécision du taux de défaillance de cause commune pour l'évaluation des performances des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multi-phases floues pour l'évaluation de la performance imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de systèmes instrumentés de sécurité par les réseaux de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT, CNRIUT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multiphases à intervalles pour l'évaluation de performance imprécise des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès international pluridisciplinaire en Qualité et Sûreté de Fonctionnement, Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation imprécise de l'indisponibilité des systèmes par chaînes de Markov floues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Performances et Nouvelles Technologies en Maintenance, PENTOM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de Systèmes Instrumentés de Sécurité par les réseaux de fiabilité de Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks applications on dependability, risk analysis and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete System, DCDS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evidential networks in system reliability analysis: A Dempster Shafer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.603-608, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes instrumentés de sécurité : une approche par les blocs diagrammes de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et performance imprécises des systèmes par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité imprécise par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des Systèmes Instrumentés de Sécurité en présence d'incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fiabilité imprécise des systèmes par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Génétique pour la Perception de la Profondeurs dans les Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence internationale sur l'automatisation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréovision monoculaire par une seule image couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Khoudeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of Safety Instrumented Systems: a graph reliability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco. pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité de l'évaluation de la fiabilité de systèmes automatisés à intelligence distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur à partir d'images floues par approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIL allocation of SIS by aggregation of experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability Conference, ESREL'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.753-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision dans la réduction de l'incertitude des SIL : une approche floue/possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks Implementation of the Dempster Shafer Theory to Model Reliability Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bayesian Networks in Dependability (BND2006) in the First International Conference on Availiability, Reliability and Security, ARES 2006, Vienna, Austria, April 20-22, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienna, Austria. pp.788-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a new possibilist importance measure to reduce Safety Integrity Level uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Safety and Reliability, KONBIN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de SIL par aggrégation d'avis d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Integrity Level in presence of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Safety and Reliability, KONBIN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'imprécision des taux de défaillances dans les Arbres de Défaillances et facteurs d'importance flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and credibility evaluation of networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Barger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Gdynia-Sopot-Gdansk, Poland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective appliquée à la notation d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nancy, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood products identification by internal characteristics reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT '04, 2004 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. pp.763- 768, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2004.1490171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth estimation based on thick oriented edges in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-nearest neighbor method for automatic identification of wood products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Electronics, Communications, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vera-Cruz, Mexico. pp.124-129, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECC.2004.1269560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mathematic models used on the quality of estimation of the depth in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of th 20th conference on Instrumentation and measurement technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vail, United States. pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la perception de profondeur par défocalisation: Modèles, opérateurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gérardmer, France. pp.279-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un capteur 3D basé sur l'analyse du fl ou optique sur les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque francophone Méthodes et techniques optiques pour l'industrie, SFO-CEMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint Aubin du Médoc, France. pp.344-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of depth on thick edges from sharp and blurred images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMTC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Anchorage, United States. pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la profondeur par évaluation du flou optique sur les contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cahors, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'évaluation de la profondeur à partir d'un couple d'images nette et floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la profondeur dans les images: Apport d'une approche comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Uncertainty and Important Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Aubry. ISTE Ltd and John Wiley &amp; Sons Inc, pp.250, 2018, Systems and Industrial Engineering Series. Systems Dependability Assessment Set, 978-1-84821-993-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Bayesian Network Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.146, 2016, Systems and Industrial Engineering Series. Systems Dependability Assessment Set., 978-1848219922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Risques Multidisciplinaire : Vers une intégration formalisée des incertitudes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Merad, Nicolas Dechy, Laurent Dehouck, Marc Lassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions Approche pluridisciplinaire et multisectorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, MA Editions, 2016, 978-2-8224-0430-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'application des réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paradowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, IMDR, pp.1-21, 2014, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens : méthodologies de modélisation en sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR, IMDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-29, 2013, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens : un nouveau formalisme de modélisation pour la sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR, IMDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-16, 2013, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis and management in systems integrating technical, human, organizational and environmental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.368, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et analyse des risques des systèmes intégrant les domaines techniques, humains,organisationnels et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES science, pp.309-330, 2012, IC2 Traité Systèmes Automatisés, 978-2-7462-3840-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Risk Graph Model for Determining Safety Integrity Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dean Ajdukovic; Shaul Kimhi; Mooli Lahad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Science for Peace and Security Series - E: Human and Societal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.204-221, 2011, Dynamics Use of Risk Analysis in Computer-Aided Persuasion, 978-1-60750-827-4. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-828-1-204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modelling of social and ecological dynamics in mountain landscapes subjected to spontaneous ash reforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling environmental dynamics : Advances in geomatic solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, Environmental Science and Engineering, 978-3-540-68489-3 978-3-540-68498-5. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68498-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial for the special section of QUALITA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Kobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X14530823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et Analyse des Risques des systèmes intégrAnt les domaines Techniques, Humains, Organisationnels et enviroNnementaux: Application au domaine de la production électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks model of reliability applications to Reconfiguration and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de représentation des différents points de vue d'un système industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sous-ensembles flous aux fonctions de croyance : quelques applications pour les systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKOV DECISION PROCESS : Utilisation des processus de décision markoviens pour l'organisation de la maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références en RB / MdR-SdF : 7000 références sur les 10 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens et Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de l'identité par perception multi-échelle et discrimination intégrée floues de l'image de la signature manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam Shahin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221128363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslak Johansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Baun Kj&#230;rgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221119853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.449-469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Maza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Dakil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.425-448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Hariz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben Yaghlane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2014.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZPGHM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.837540" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSPQTHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.856519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13519620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QT6RGRB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0123" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2008.2011868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.903328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853960" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182819" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klingelschmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984302" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Galizia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serdet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151917" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Orkisz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981492" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa La&#226;mari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39787-5_26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NKRJ7LQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31717-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585498v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583821v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parisot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussemart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ward" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462252v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bicking" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280670v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285519v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329303v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162712v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118663v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023393v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Barger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172115v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grosjean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECC.2004.1269560" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333073v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331814v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331811v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821992X.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952912v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905516v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-828-1-204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Cherfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X14530823" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746235v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347232v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347234v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747959v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10240" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam Shahin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221128363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslak Johansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Baun Kj&#230;rgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221119853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.449-469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Maza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Dakil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.425-448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.837540" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Hariz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben Yaghlane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2014.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZPGHM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13519620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.12.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSPQTHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.856519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QT6RGRB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2008.2011868" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.03.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.903328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182819" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klingelschmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Galizia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serdet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151917" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Orkisz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981492" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa La&#226;mari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39787-5_26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NKRJ7LQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739546v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31717-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parisot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussemart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639356v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585498v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ward" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462252v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bicking" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280670v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329303v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023393v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104708v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Barger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172115v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grosjean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154536v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490171" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECC.2004.1269560" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333073v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332977v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331814v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331811v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821992X.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952912v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905516v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-828-1-204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Cherfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X14530823" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746235v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329451v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347232v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347234v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747959v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10240" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>