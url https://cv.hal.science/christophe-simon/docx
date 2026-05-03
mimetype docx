--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.979166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences Hors Classe Echelon ExceptionnelCRAN - UMR 7039Equipe SdFPHM2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez ci-dessous une partie de ma production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Reliability of Safety Instrumented Systems Under Degradation with an Alternating Testing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.619. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13070619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUL management by production reference loopback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (4), pp.873-888. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221128363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic considering missing data: An input output hidden Markov model based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslak Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Baun Kjærgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (5), pp.980-993. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221119853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of safety integrity level by simulation of dynamic Bayesian networks considering test duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Capizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid computation of uncertainty in reliability analysis with p-box and evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.629-638. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kaufmann reliability network approach based on components off-the-shelf to design Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.449-469. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.49.449-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fiabiliste des propriétés structurelles des systèmes continus par les réseaux d’activités stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.49.425-448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic methodology for the probabilistic reliability assessment of some structural properties: a graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (10), pp.1825-1838. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2013.837540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Markov chains for a holistic modeling of SIS unavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation crédibiliste de SIL à l'aide d'avis d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance rejection problem solvability: From structural approach to reliability/availability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and availability analysis of the structural observability of bilinear systems: A graph-theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (3), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13519620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial state observability recovering for linear systems by additional sensor implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (3), pp.6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theoretical approach to the parameters identifiability characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (4), pp.751-763. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2013.856519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment method for structural observer based FDI scheme by a graph theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.137-145. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy multiphase Markov chains to handle uncertainties in safety systems performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the actuator failures on the structural controllability of linear systems: a graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.412-419. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Bayesian networks applications for dependability, risk analysis and maintenance areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.671-682. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organizational social responsibility: a framework for the emergence of a new &amp;quot;innovation space&amp;quot; for clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-143. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par intervalles pour l'évaluation imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of common cause failure in safety instrumented systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (4), pp.450-460. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748007810395668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Conception de Systèmes Instrumentés de Sécurité utilisant les composants sur étagère et les réseaux de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential networks for reliability analysis and performance evaluation of systems with imprecise knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2008.2011868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise reliability by evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks inference algorithm to implement Dempster Shafer theory in reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evsukoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (7), pp.950-963. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2007.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy probabilistic approach for determining Safety Integrity Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2007.903328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks and Evidence Theory to Model Complex Systems Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision dans la réduction de l'incertitude des SIL : une approche floue/possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating test strategy for multi-state safety system performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience feedback and probabilistic graphical model for failure causes isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of an aircraft by different dynamics of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Control, Automation and Diagnosis, ICCAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of testing strategy for performance analysis of actuator layer in safety instrumented system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health state diagnosis and prognostics based on hidden Markov model on ArcelorMittal’s galvanizing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Mining, Mineral and Metal Processing, MMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model for system health diagnostic considering missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation, MED 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, St Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the remaining useful life of a flow distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle IOHMM pour le diagnostic et le pronostic de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online remaining useful life management considering operating conditions to match the given maintenance date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité de défaillance à la demande moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap confidence interval on IOHMM parameters for system health diagnostic under multiple operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model to manage the remaining useful life of system under missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model for diagnosis of complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating IOHMM parameters to compute remaining useful life of system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, λμ21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, \lambda\mu21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and prognosis by using input-output hidden Markov models applied to a diesel generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Klingelschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2017.7984302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation for defining a first functional architecture of an intelligent embedded diagnosis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et modèle graphique probabiliste pour l'isolation de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme congrès international pluridisciplinaire en Qualité, Sureté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks application to the dependability and the control of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Bayesialab Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling epistemic and aleatory uncertainty in Bayesian Network for dependability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Bayesialab Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nayesia, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation probabiliste d’une barrière humaine prise dans son contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Serdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement, $\lambda\mu 20$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers and patterns of organizational resilience for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems, HMS'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling non-deterministic causal mechanisms involving resilience in risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 20$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2016, Nancy, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty, elicitation of experts' opinion, and human failures: Challenges for RAM analysis of ERTMS SoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.88-93, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance des proof tests sur celle des systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de modélisation par Réseaux Bayésien de la fiabilité d'un système multi-états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la solvabilité du problème de rejet de perturbations des systèmes linéaires : Approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced investigation of HRA methods for probabilistic assessment of human barriers efficiency in complex systems for a given organisational and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Serdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idaho National Laboratory/Idaho American Nuclear Society, Apr 2015, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation avancée des méthodes d'étude probabiliste de l'efficacité des actions humaines dans les systèmes socio-techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life assessment via residual generator approach - a SOH virtual sensor concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Orkisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et au traitement de l’incertain dans les analyses de risques multidisciplinaires de systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Maitrise des Risques, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic reliability assessment of elementary graphical conditions for structured systems: A graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a mixed binary join tree for exact inference in dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Knowledge Science, Engineering and Management, KSEM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dalian, China. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39787-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New propagation algorithm in dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bejing, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems by multiphase Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity condition for structural properties using a graph theoretical approach: Probabilistic reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation based approach to inference in dynamic evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization, ICMSAO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation probabiliste de la fiabilité de l'observabilité structurelle des systèmes bilinéaires : Approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'importance par réseaux bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Didactique: Quelques applications en fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maîtrise des Risques et à la Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design for over-actuated system conditioned by reliability: a drinking water network application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based extension of Leaky Noisy-OR structure for supporting risks analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Réseaux Bayésiens et modélisation de la fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maitrise des Risques et à la sûreté de fonctionnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the graphical representation and the belief inference in the dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management, SUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.206-218, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the dependability of observer based fault detection and isolation schemes: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of dynamic directed evidential networks with conditional belief functions construction and belief propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Francophones des Réseaux Bayésiens, JFRB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Iles de Kerkennah, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic directed evidential networks with conditional belief functions: application to system reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31717-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances imprécises des SIS par des familles de densités de probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation of k-out-of-n systems based on Bayesian Network Reliability model: Application to a drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision en maintenance par simulation d'un réseau bayésien dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the actuator failures on the global or partial controllability : A graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAPYRUS Workshop on Fault Diagnosis and Fault Tolerant Control in large scale processing industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Porticcio, Corse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un référentiel de durabilité pour faciliter la gouvernance d'un pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert judgments collecting and modeling: application to the Integrated Risks Analysis methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Dependable Control of Discrete Systems, DCDS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saarbrücken, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme outil stratégique pour faciliter l'open innovation dans les clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover seul ou avec les autres. Les avantages et risques de l'open innovation dans la compétition internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de commande pour un système de redondance k/n, basée sur un modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle du graphe de risque crédibiliste pour l'allocation du niveau d'intégrité de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Accounting and Finance competency using the ELLEIEC Virtual Centre for Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Association for Education in Electrical and Information Engineering Annual Conference, EAEEIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Maribor, Slovenia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty evaluation of safety instrumented systems by using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d'évaluation de la fiabilité : les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLEIEC & son Virtual Center for Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement, TICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and propagation of uncertainties in complex socio-technical system risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on the Theory of Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brest, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of over-actuated consecutive-k-out-of-n: F systems based on Bayesian Network Reliability model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Advanced Control and Diagnosis, ACD'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ferrara, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un référentiel de durabilité dans l'ameublement : une approche pluridisciplinaire en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pétrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing evidential graphical models for imprecise reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth International Conference on Scalable Uncertainty Management, SUM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'imprécision du taux de défaillance de cause commune pour l'évaluation des performances des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multi-phases floues pour l'évaluation de la performance imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de systèmes instrumentés de sécurité par les réseaux de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT, CNRIUT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multiphases à intervalles pour l'évaluation de performance imprécise des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès international pluridisciplinaire en Qualité et Sûreté de Fonctionnement, Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation imprécise de l'indisponibilité des systèmes par chaînes de Markov floues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Performances et Nouvelles Technologies en Maintenance, PENTOM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de Systèmes Instrumentés de Sécurité par les réseaux de fiabilité de Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks applications on dependability, risk analysis and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete System, DCDS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evidential networks in system reliability analysis: A Dempster Shafer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.603-608, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes instrumentés de sécurité : une approche par les blocs diagrammes de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et performance imprécises des systèmes par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité imprécise par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des Systèmes Instrumentés de Sécurité en présence d'incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fiabilité imprécise des systèmes par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Génétique pour la Perception de la Profondeurs dans les Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence internationale sur l'automatisation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréovision monoculaire par une seule image couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Khoudeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of Safety Instrumented Systems: a graph reliability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco. pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité de l'évaluation de la fiabilité de systèmes automatisés à intelligence distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur à partir d'images floues par approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIL allocation of SIS by aggregation of experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability Conference, ESREL'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.753-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision dans la réduction de l'incertitude des SIL : une approche floue/possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks Implementation of the Dempster Shafer Theory to Model Reliability Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bayesian Networks in Dependability (BND2006) in the First International Conference on Availiability, Reliability and Security, ARES 2006, Vienna, Austria, April 20-22, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienna, Austria. pp.788-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a new possibilist importance measure to reduce Safety Integrity Level uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Safety and Reliability, KONBIN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de SIL par aggrégation d'avis d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Integrity Level in presence of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Safety and Reliability, KONBIN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'imprécision des taux de défaillances dans les Arbres de Défaillances et facteurs d'importance flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and credibility evaluation of networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Barger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Gdynia-Sopot-Gdansk, Poland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective appliquée à la notation d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nancy, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood products identification by internal characteristics reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT '04, 2004 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. pp.763- 768, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2004.1490171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth estimation based on thick oriented edges in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-nearest neighbor method for automatic identification of wood products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Electronics, Communications, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vera-Cruz, Mexico. pp.124-129, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECC.2004.1269560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mathematic models used on the quality of estimation of the depth in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of th 20th conference on Instrumentation and measurement technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vail, United States. pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la perception de profondeur par défocalisation: Modèles, opérateurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gérardmer, France. pp.279-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un capteur 3D basé sur l'analyse du fl ou optique sur les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque francophone Méthodes et techniques optiques pour l'industrie, SFO-CEMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint Aubin du Médoc, France. pp.344-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of depth on thick edges from sharp and blurred images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMTC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Anchorage, United States. pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la profondeur par évaluation du flou optique sur les contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cahors, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'évaluation de la profondeur à partir d'un couple d'images nette et floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la profondeur dans les images: Apport d'une approche comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Uncertainty and Important Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Aubry. ISTE Ltd and John Wiley &amp; Sons Inc, pp.250, 2018, Systems and Industrial Engineering Series. Systems Dependability Assessment Set, 978-1-84821-993-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Bayesian Network Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.146, 2016, Systems and Industrial Engineering Series. Systems Dependability Assessment Set., 978-1848219922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Risques Multidisciplinaire : Vers une intégration formalisée des incertitudes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Merad, Nicolas Dechy, Laurent Dehouck, Marc Lassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions Approche pluridisciplinaire et multisectorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, MA Editions, 2016, 978-2-8224-0430-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'application des réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paradowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, IMDR, pp.1-21, 2014, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens : méthodologies de modélisation en sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR, IMDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-29, 2013, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens : un nouveau formalisme de modélisation pour la sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR, IMDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-16, 2013, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis and management in systems integrating technical, human, organizational and environmental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.368, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et analyse des risques des systèmes intégrant les domaines techniques, humains,organisationnels et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES science, pp.309-330, 2012, IC2 Traité Systèmes Automatisés, 978-2-7462-3840-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Risk Graph Model for Determining Safety Integrity Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dean Ajdukovic; Shaul Kimhi; Mooli Lahad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Science for Peace and Security Series - E: Human and Societal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.204-221, 2011, Dynamics Use of Risk Analysis in Computer-Aided Persuasion, 978-1-60750-827-4. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-828-1-204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modelling of social and ecological dynamics in mountain landscapes subjected to spontaneous ash reforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling environmental dynamics : Advances in geomatic solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, Environmental Science and Engineering, 978-3-540-68489-3 978-3-540-68498-5. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68498-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial for the special section of QUALITA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Kobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X14530823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et Analyse des Risques des systèmes intégrAnt les domaines Techniques, Humains, Organisationnels et enviroNnementaux: Application au domaine de la production électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks model of reliability applications to Reconfiguration and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de représentation des différents points de vue d'un système industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sous-ensembles flous aux fonctions de croyance : quelques applications pour les systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKOV DECISION PROCESS : Utilisation des processus de décision markoviens pour l'organisation de la maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références en RB / MdR-SdF : 7000 références sur les 10 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens et Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de l'identité par perception multi-échelle et discrimination intégrée floues de l'image de la signature manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.979166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférences Hors Classe Echelon ExceptionnelCRAN - UMR 7039Equipe SdFPHM2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez ci-dessous une partie de ma production scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Reliability of Safety Instrumented Systems Under Degradation with an Alternating Testing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.619. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/machines13070619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUL management by production reference loopback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 238 (4), pp.873-888. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221128363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic considering missing data: An input output hidden Markov model based solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslak Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Baun Kjærgaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (5), pp.980-993. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221119853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of safety integrity level by simulation of dynamic Bayesian networks considering test duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Capizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.101-113. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid computation of uncertainty in reliability analysis with p-box and evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 167, pp.629-638. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kaufmann reliability network approach based on components off-the-shelf to design Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.449-469. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.49.449-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse fiabiliste des propriétés structurelles des systèmes continus par les réseaux d’activités stochastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (4-5), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.49.425-448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Markov chains for a holistic modeling of SIS unavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation crédibiliste de SIL à l'aide d'avis d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance rejection problem solvability: From structural approach to reliability/availability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic methodology for the probabilistic reliability assessment of some structural properties: a graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (10), pp.1825-1838. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2013.837540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial state observability recovering for linear systems by additional sensor implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (3), pp.6. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph theoretical approach to the parameters identifiability characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (4), pp.751-763. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2013.856519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and availability analysis of the structural observability of bilinear systems: A graph-theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 228 (3), pp.218-229. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X13519620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment method for structural observer based FDI scheme by a graph theoretic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.137-145. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy multiphase Markov chains to handle uncertainties in safety systems performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.594-604. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on Bayesian networks applications for dependability, risk analysis and maintenance areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.671-682. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organizational social responsibility: a framework for the emergence of a new &amp;quot;innovation space&amp;quot; for clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-143. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.010.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the actuator failures on the structural controllability of linear systems: a graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.412-419. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par intervalles pour l'évaluation imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of common cause failure in safety instrumented systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (4), pp.450-460. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748007810395668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Conception de Systèmes Instrumentés de Sécurité utilisant les composants sur étagère et les réseaux de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprecise reliability by evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential networks for reliability analysis and performance evaluation of systems with imprecise knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2008.2011868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy probabilistic approach for determining Safety Integrity Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2007.903328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks inference algorithm to implement Dempster Shafer theory in reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evsukoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (7), pp.950-963. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2007.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks and Evidence Theory to Model Complex Systems Reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision dans la réduction de l'incertitude des SIL : une approche floue/possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (107)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating test strategy for multi-state safety system performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Rajhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience feedback and probabilistic graphical model for failure causes isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies, CoDIT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of testing strategy for performance analysis of actuator layer in safety instrumented system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of an aircraft by different dynamics of operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Control, Automation and Diagnosis, ICCAD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health state diagnosis and prognostics based on hidden Markov model on ArcelorMittal’s galvanizing line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Mining, Mineral and Metal Processing, MMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap confidence interval on IOHMM parameters for system health diagnostic under multiple operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité de défaillance à la demande moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online remaining useful life management considering operating conditions to match the given maintenance date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFD moyenne et tests longs par réseaux bayésiens dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model to manage the remaining useful life of system under missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the remaining useful life of a flow distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model for system health diagnostic considering missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation, MED 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, St Raphaël, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle IOHMM pour le diagnostic et le pronostic de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating IOHMM parameters to compute remaining useful life of system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-output hidden Markov model for diagnosis of complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam Shahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, λμ21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, \lambda\mu21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation for defining a first functional architecture of an intelligent embedded diagnosis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience et modèle graphique probabiliste pour l'isolation de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12eme congrès international pluridisciplinaire en Qualité, Sureté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and prognosis by using input-output hidden Markov models applied to a diesel generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Klingelschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Peysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valletta, Malta. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2017.7984302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks application to the dependability and the control of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Bayesialab Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling epistemic and aleatory uncertainty in Bayesian Network for dependability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Bayesialab Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nayesia, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 20$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience des infrastructures critiques : point de vue sur les approches actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Nationales Fiabilité des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2016, Nancy, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers and patterns of organizational resilience for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems, HMS'2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling non-deterministic causal mechanisms involving resilience in risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation probabiliste d’une barrière humaine prise dans son contexte organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Serdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement, $\lambda\mu 20$</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de modélisation par Réseaux Bayésien de la fiabilité d'un système multi-états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty, elicitation of experts' opinion, and human failures: Challenges for RAM analysis of ERTMS SoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.88-93, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la performance des proof tests sur celle des systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité de la solvabilité du problème de rejet de perturbations des systèmes linéaires : Approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced investigation of HRA methods for probabilistic assessment of human barriers efficiency in complex systems for a given organisational and environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Serdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idaho National Laboratory/Idaho American Nuclear Society, Apr 2015, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation avancée des méthodes d'étude probabiliste de l'efficacité des actions humaines dans les systèmes socio-techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello de Galizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation et au traitement de l’incertain dans les analyses de risques multidisciplinaires de systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu'2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Maitrise des Risques, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life assessment via residual generator approach - a SOH virtual sensor concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Orkisz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic reliability assessment of elementary graphical conditions for structured systems: A graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Join</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New propagation algorithm in dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Uncertainty in Knowledge Modelling and Decision Making, IUKM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bejing, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity condition for structural properties using a graph theoretical approach: Probabilistic reliability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems by multiphase Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a mixed binary join tree for exact inference in dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Knowledge Science, Engineering and Management, KSEM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dalian, China. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39787-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compilation based approach to inference in dynamic evidential networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization, ICMSAO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMSAO.2013.6552709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation probabiliste de la fiabilité de l'observabilité structurelle des systèmes bilinéaires : Approche graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Dakil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d'importance par réseaux bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential network-based extension of Leaky Noisy-OR structure for supporting risks analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session Didactique: Quelques applications en fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maîtrise des Risques et à la Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design for over-actuated system conditioned by reliability: a drinking water network application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the graphical representation and the belief inference in the dynamic directed evidential networks with conditional belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scalable Uncertainty Management, SUM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg, Germany. pp.206-218, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the dependability of observer based fault detection and isolation schemes: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Réseaux Bayésiens et modélisation de la fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maitrise des Risques et à la sûreté de fonctionnement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of dynamic directed evidential networks with conditional belief functions construction and belief propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Francophones des Réseaux Bayésiens, JFRB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Iles de Kerkennah, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic directed evidential networks with conditional belief functions: application to system reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Processing and Management of Uncertainty in knowledge-based systems, IPMU 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Catania, Italy. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31717-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert judgments collecting and modeling: application to the Integrated Risks Analysis methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Dependable Control of Discrete Systems, DCDS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saarbrücken, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE comme outil stratégique pour faciliter l'open innovation dans les clusters et pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover seul ou avec les autres. Les avantages et risques de l'open innovation dans la compétition internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision en maintenance par simulation d'un réseau bayésien dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the actuator failures on the global or partial controllability : A graph theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAPYRUS Workshop on Fault Diagnosis and Fault Tolerant Control in large scale processing industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Porticcio, Corse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d'un référentiel de durabilité pour faciliter la gouvernance d'un pôle de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Wannenmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de commande pour un système de redondance k/n, basée sur un modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Accounting and Finance competency using the ELLEIEC Virtual Centre for Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Association for Education in Electrical and Information Engineering Annual Conference, EAEEIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Maribor, Slovenia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle du graphe de risque crédibiliste pour l'allocation du niveau d'intégrité de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty evaluation of safety instrumented systems by using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control allocation of k-out-of-n systems based on Bayesian Network Reliability model: Application to a drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances imprécises des SIS par des familles de densités de probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of over-actuated consecutive-k-out-of-n: F systems based on Bayesian Network Reliability model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop on Advanced Control and Diagnosis, ACD'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ferrara, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer un référentiel de durabilité dans l'ameublement : une approche pluridisciplinaire en IUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Marcandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pétrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLEIEC & son Virtual Center for Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yahoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement, TICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and propagation of uncertainties in complex socio-technical system risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on the Theory of Belief Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brest, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing evidential graphical models for imprecise reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Laâmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth International Conference on Scalable Uncertainty Management, SUM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.191-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'imprécision du taux de défaillance de cause commune pour l'évaluation des performances des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multi-phases floues pour l'évaluation de la performance imprécise des Systèmes Instrumentés de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel outil d'évaluation de la fiabilité : les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation imprécise de l'indisponibilité des systèmes par chaînes de Markov floues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Performances et Nouvelles Technologies en Maintenance, PENTOM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de Markov multiphases à intervalles pour l'évaluation de performance imprécise des SIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mechri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès international pluridisciplinaire en Qualité et Sûreté de Fonctionnement, Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de systèmes instrumentés de sécurité par les réseaux de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT, CNRIUT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de Systèmes Instrumentés de Sécurité par les réseaux de fiabilité de Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks applications on dependability, risk analysis and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete System, DCDS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité imprécise par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des systèmes instrumentés de sécurité : une approche par les blocs diagrammes de fiabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité et performance imprécises des systèmes par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la conception de systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception optimale des Systèmes Instrumentés de Sécurité en présence d'incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fiabilité imprécise des systèmes par les réseaux de fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Francophone sur les Réseaux Bayésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic evidential networks in system reliability analysis: A Dempster Shafer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.603-608, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of Safety Instrumented Systems: a graph reliability approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco. pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédibilité de l'évaluation de la fiabilité de systèmes automatisés à intelligence distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur à partir d'images floues par approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIL allocation of SIS by aggregation of experts' opinions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability Conference, ESREL'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.753-761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréovision monoculaire par une seule image couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majdi Khoudeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Génétique pour la Perception de la Profondeurs dans les Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence internationale sur l'automatisation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a new possibilist importance measure to reduce Safety Integrity Level uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Safety and Reliability, KONBIN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de SIL par aggrégation d'avis d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks Implementation of the Dempster Shafer Theory to Model Reliability Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Bayesian Networks in Dependability (BND2006) in the First International Conference on Availiability, Reliability and Security, ARES 2006, Vienna, Austria, April 20-22, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vienna, Austria. pp.788-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Safety Integrity Level in presence of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Safety and Reliability, KONBIN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision dans la réduction de l'incertitude des SIL : une approche floue/possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and credibility evaluation of networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Barger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Gdynia-Sopot-Gdansk, Poland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'imprécision des taux de défaillances dans les Arbres de Défaillances et facteurs d'importance flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation subjective appliquée à la notation d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nancy, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth estimation based on thick oriented edges in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood products identification by internal characteristics reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT '04, 2004 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. pp.763- 768, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2004.1490171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The k-nearest neighbor method for automatic identification of wood products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Fuentealba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Choffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Electronics, Communications, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Vera-Cruz, Mexico. pp.124-129, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECC.2004.1269560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche spatiale de la perception de profondeur par défocalisation: Modèles, opérateurs et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Gérardmer, France. pp.279-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mathematic models used on the quality of estimation of the depth in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of th 20th conference on Instrumentation and measurement technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Vail, United States. pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of depth on thick edges from sharp and blurred images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMTC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Anchorage, United States. pp.323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un capteur 3D basé sur l'analyse du fl ou optique sur les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque francophone Méthodes et techniques optiques pour l'industrie, SFO-CEMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Saint Aubin du Médoc, France. pp.344-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la profondeur par évaluation du flou optique sur les contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cahors, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'évaluation de la profondeur à partir d'un couple d'images nette et floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bicking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la profondeur dans les images: Apport d'une approche comportementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Uncertainty and Important Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Aubry. ISTE Ltd and John Wiley &amp; Sons Inc, pp.250, 2018, Systems and Industrial Engineering Series. Systems Dependability Assessment Set, 978-1-84821-993-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Bayesian Network Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.146, 2016, Systems and Industrial Engineering Series. Systems Dependability Assessment Set., 978-1848219922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Risques Multidisciplinaire : Vers une intégration formalisée des incertitudes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Merad, Nicolas Dechy, Laurent Dehouck, Marc Lassagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques majeurs, incertitudes et décisions Approche pluridisciplinaire et multisectorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 7, MA Editions, 2016, 978-2-8224-0430-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'application des réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paradowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, IMDR, pp.1-21, 2014, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens : méthodologies de modélisation en sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR, IMDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-29, 2013, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux bayésiens : un nouveau formalisme de modélisation pour la sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFNOR, IMDR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIVI Maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-16, 2013, Articles d'auteur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk analysis and management in systems integrating technical, human, organizational and environmental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.368, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et analyse des risques des systèmes intégrant les domaines techniques, humains,organisationnels et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERMES science, pp.309-330, 2012, IC2 Traité Systèmes Automatisés, 978-2-7462-3840-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Risk Graph Model for Determining Safety Integrity Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ben Yaghlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Ben Hariz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dean Ajdukovic; Shaul Kimhi; Mooli Lahad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Science for Peace and Security Series - E: Human and Societal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.204-221, 2011, Dynamics Use of Risk Analysis in Computer-Aided Persuasion, 978-1-60750-827-4. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-828-1-204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modelling of social and ecological dynamics in mountain landscapes subjected to spontaneous ash reforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling environmental dynamics : Advances in geomatic solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2008, Environmental Science and Engineering, 978-3-540-68489-3 978-3-540-68498-5. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68498-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial for the special section of QUALITA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Kobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X14530823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et Analyse des Risques des systèmes intégrAnt les domaines Techniques, Humains, Organisationnels et enviroNnementaux: Application au domaine de la production électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks model of reliability applications to Reconfiguration and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de représentation des différents points de vue d'un système industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des références en RB / MdR-SdF : 7000 références sur les 10 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sous-ensembles flous aux fonctions de croyance : quelques applications pour les systèmes instrumentés de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina-Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARKOV DECISION PROCESS : Utilisation des processus de décision markoviens pour l'organisation de la maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux Bayésiens et Incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R01H, CRAN; PREDICT; SECTOR. 2017, p1-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and Usage Monitoring System (HUMS) – Health Monitoring : Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Parouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Iung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbet Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification automatique de l'identité par perception multi-échelle et discrimination intégrée floues de l'image de la signature manuscrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId298"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam Shahin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221128363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslak Johansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Baun Kj&#230;rgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221119853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.449-469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Maza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Dakil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.425-448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.837540" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Hariz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben Yaghlane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2014.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZPGHM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13519620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.12.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSPQTHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.856519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QT6RGRB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.06.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2008.2011868" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.03.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.903328" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182819" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943534v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klingelschmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Galizia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serdet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176815v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151917" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Orkisz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981492" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa La&#226;mari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39787-5_26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NKRJ7LQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739546v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728248v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31717-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parisot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussemart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639356v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585498v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ward" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462252v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bicking" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280670v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285519v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329303v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023393v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104708v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162721v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Barger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172115v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grosjean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154536v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490171" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECC.2004.1269560" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333080v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333073v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332977v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333010v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331814v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331811v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821992X.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952912v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905516v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-828-1-204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Cherfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X14530823" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746235v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329451v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347232v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347234v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747959v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10240" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405953v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13070619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877875v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam Shahin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221128363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslak Johansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Baun Kj&#230;rgaard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221119853" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Capizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2018.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.449-469" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Maza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Dakil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.425-448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q4D9W59-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Hariz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ben Yaghlane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2014.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZPGHM91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.837540" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.12.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSPQTHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2013.856519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X13519620" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.04.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QT6RGRB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2012.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RW0TLPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.010.0123" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748007810395668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2008.2011868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.903328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Rajhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284360" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853960" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943534v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182819" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klingelschmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984302" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Galizia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serdet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151917" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Orkisz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981492" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa La&#226;mari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39787-5_26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NKRJ7LQV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2013.6552709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823135v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_16" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31717-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585498v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parisot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussemart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583821v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ward" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522954v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;trissans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462252v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522963v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482887v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bicking" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285519v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331206v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162712v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118663v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104712v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104718v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023393v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104708v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162721v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Barger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172115v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grosjean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168316v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECC.2004.1269560" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333073v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331814v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331817v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331811v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821992X.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952912v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905516v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144617v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-828-1-204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Cherfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X14530823" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746235v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329451v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347234v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747959v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10240" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>