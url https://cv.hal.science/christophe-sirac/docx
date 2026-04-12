--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgH 3’ regulatory region increases ectopic class switch recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rat model expressing a human amyloidogenic kappa light chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Noir</w:t>
+                <w:t xml:space="preserve">Ignacio Anegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+                <w:t xml:space="preserve">Séverine Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Hervé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Boyer</w:t>
+                <w:t xml:space="preserve">Frank Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009288⟩</w:t>
+              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506129.2021.1877651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371044v1</w:t>
+                <w:t xml:space="preserve">inserm-04574739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rat model expressing a human amyloidogenic kappa light chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bender</w:t>
+                <w:t xml:space="preserve">IgH 3’ regulatory region increases ectopic class switch recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Anegon</w:t>
+                <w:t xml:space="preserve">Bastien Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Menoret</w:t>
+                <w:t xml:space="preserve">Audrey Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bridoux</w:t>
+                <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (3), pp.209-210. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13506129.2021.1877651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04574739v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoglobulin light chain toxicity in a mouse model of monoclonal immunoglobulin light-chain deposition disease</w:t>
               </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samih Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the immunopathological mechanisms of heavy chain deposition disease with implications for clinical management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mouse model recapitulating human monoclonal heavy chain deposition disease evidences the relevance of proteasome inhibitor therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,51 +3165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient AID targeting of switch regions is not sufficient for optimal class switch recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lechouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,575 +3535,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Renal disorders associated with monoclonal gammopathies: diagnostic and therapeutic progress].</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Delbes</w:t>
+                <w:t xml:space="preserve">Cross talk between immunoglobulin heavy-chain transcription and RNA surveillance during B cell development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Puyade</w:t>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (3 Pt 1), pp.276-89. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.107-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.06138-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903817v1</w:t>
+                <w:t xml:space="preserve">hal-00696497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talk between immunoglobulin heavy-chain transcription and RNA surveillance during B cell development.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+                <w:t xml:space="preserve">[Renal disorders associated with monoclonal gammopathies: diagnostic and therapeutic progress].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Péron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+                <w:t xml:space="preserve">Matthieu Puyade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (3 Pt 1), pp.276-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.06138-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00696497v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-cell receptor signal strength influences terminal differentiation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pathogenesis and diagnosis of acute kidney injury in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delpy</w:t>
+                <w:t xml:space="preserve">Colin A Hutchison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vecihi Batuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Casola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+                <w:t xml:space="preserve">Judith Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.43-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201242912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrneph.2011.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779414v1</w:t>
+                <w:t xml:space="preserve">hal-00696471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathogenesis and diagnosis of acute kidney injury in multiple myeloma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B-cell receptor signal strength influences terminal differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lechouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin A Hutchison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vecihi Batuman</w:t>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Behrens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">Stefano Casola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (1), pp.43-51. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrneph.2011.168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201242912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696471v1</w:t>
+                <w:t xml:space="preserve">hal-00779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward understanding renal Fanconi syndrome: step by step advances through experimental models.</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4883,70 +4883,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interallelic class switch recombination contributes significantly to class switching in mouse B cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Interallelic Class Switch Recombination Contributes Significantly to Class Switching in Mouse B Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4966,112 +4966,112 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 174 (10), pp.6176-83</w:t>
+              <w:t xml:space="preserve">, 2005, 174, pp.5905-5906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458866v1</w:t>
+                <w:t xml:space="preserve">hal-00022865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interallelic Class Switch Recombination Contributes Significantly to Class Switching in Mouse B Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Interallelic class switch recombination contributes significantly to class switching in mouse B cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,69 +5091,69 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 174, pp.5905-5906</w:t>
+              <w:t xml:space="preserve">, 2005, 174 (10), pp.6176-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022865v1</w:t>
+                <w:t xml:space="preserve">hal-00458866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanconi's syndrome induced by a monoclonal Vkappa3 light chain in Waldenstrom's macroglobulinemia.</w:t>
               </w:r>
@@ -5273,51 +5273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription-dependent somatic hypermutation occurs at similar levels on functional and nonfunctional rearranged IgH alleles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,51 +5381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA surveillance down-regulates expression of nonfunctional kappa alleles and detects premature termination within the last kappa exon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6771,51 +6771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,51 +7036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Broggini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Marie Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Swiderska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bender" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Codo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2025.2605332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Nasr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Derouault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.07.039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Martinez-Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ayala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussine Codo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Karolina Swiderska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58307-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Leung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fermand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.09.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mignano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemezie Odioemene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forehand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2023.11.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasraddine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04574739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Anegon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Menoret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2021.1877651" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020005980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintamand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alizadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004197" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-872028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.196113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vecihi Batuman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2018.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01501807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tinguely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;liha Oruc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luciani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Terryn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Prange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050581" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRHL5VNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacombe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Javaugue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lechouane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Noir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Monestier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laffleur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-931-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delbes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-54" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pourreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7SZN0G1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06138-11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casola" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242912" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A Hutchison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Behrens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2011.168" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devuyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000313962" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617188v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13506129.2011.574354016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Amin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912393107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902949" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509121103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-11-4419" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hei-Lanne Dougier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Decourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2004.12.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0305586101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Radu Galea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0803382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prait&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.29.555385" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillmore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Ayache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goujon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Rivas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ayala" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bender" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Codo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Swiderska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Contini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797311v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Broggini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Marie Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Swiderska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bender" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Codo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2025.2605332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Nasr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Derouault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.07.039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Martinez-Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ayala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussine Codo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Karolina Swiderska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58307-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Leung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fermand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.09.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mignano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemezie Odioemene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forehand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2023.11.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasraddine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04574739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Anegon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Menoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2021.1877651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020005980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintamand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alizadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004197" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-872028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.196113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vecihi Batuman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2018.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01501807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tinguely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;liha Oruc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luciani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Terryn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Prange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050581" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRHL5VNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacombe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Javaugue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lechouane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Noir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Monestier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laffleur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-931-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delbes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-54" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06138-11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pourreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.11.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7SZN0G1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A Hutchison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Behrens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2011.168" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242912" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devuyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000313962" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617188v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13506129.2011.574354016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Amin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912393107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902949" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509121103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-11-4419" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hei-Lanne Dougier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Decourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2004.12.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0305586101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Radu Galea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0803382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prait&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.29.555385" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillmore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Ayache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goujon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Rivas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ayala" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bender" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Codo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Swiderska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Contini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797311v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>