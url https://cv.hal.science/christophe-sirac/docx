--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -66,5577 +66,5845 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untwisted amyloid fibrils from a transgenic mouse model of AL amyloidosis</w:t>
+                <w:t xml:space="preserve">Accelerated apolipoprotein A-II senile amyloidosis in a plasminogen activator inhibitor-1 knock-out model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Broggini</w:t>
+                <w:t xml:space="preserve">Gilles Codo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Marie Valérie Bonnet</w:t>
+                <w:t xml:space="preserve">Pauline Duchatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Swiderska</w:t>
+                <w:t xml:space="preserve">Gemma Martinez-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bender</w:t>
+                <w:t xml:space="preserve">Alessio Lampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Codo</w:t>
+                <w:t xml:space="preserve">Karolina Weronika Świderska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13506129.2025.2605332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13506129.2026.2661603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550137v1</w:t>
+                <w:t xml:space="preserve">hal-05611182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting proliferative glomerulonephritis with monoclonal immunoglobulin deposits through immunoglobulin repertoire sequencing</w:t>
+                <w:t xml:space="preserve">Untwisted amyloid fibrils from a transgenic mouse model of AL amyloidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+                <w:t xml:space="preserve">Luca Broggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pascal</w:t>
+                <w:t xml:space="preserve">Diane Marie Valérie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samih Nasr</w:t>
+                <w:t xml:space="preserve">Karolina Swiderska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bender</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paco Derouault</w:t>
+                <w:t xml:space="preserve">Sebastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Codo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.07.039⟩</w:t>
+              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506129.2025.2605332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550135v1</w:t>
+                <w:t xml:space="preserve">hal-05550137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mouse model of cardiac immunoglobulin light chain amyloidosis reveals insights into tissue accumulation and toxicity of amyloid fibrils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting proliferative glomerulonephritis with monoclonal immunoglobulin deposits through immunoglobulin repertoire sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Martinez-Rivas</w:t>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bender</w:t>
+                <w:t xml:space="preserve">Samih Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Roussine Codo</w:t>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weronika Karolina Swiderska</w:t>
+                <w:t xml:space="preserve">Paco Derouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.2992. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.1146-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58307-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011638v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam: Frank Bridoux (1963–2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mouse model of cardiac immunoglobulin light chain amyloidosis reveals insights into tissue accumulation and toxicity of amyloid fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Martinez-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jaccard</w:t>
+                <w:t xml:space="preserve">Gilles Roussine Codo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Leung</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weronika Karolina Swiderska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.09.017⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58307-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550136v1</w:t>
+                <w:t xml:space="preserve">hal-05011638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-hit genome editing optimized for maturation in B cells redirects their specificity toward tumor antigens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dreano</w:t>
+                <w:t xml:space="preserve">Untwisted amyloid fibrils from a transgenic mouse model of AL amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Marie Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Swiderska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Codo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74005-3⟩</w:t>
+              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506129.2025.2605332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723581v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal Immunoglobulin Crystalline Membranous Nephropathy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In memoriam: Frank Bridoux (1963–2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Fermand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2023.11.011⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.960-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489789v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-based immunoglobulin repertoire sequencing is a new tool for the management of monoclonal gammopathy of renal (kidney) significance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dargelos</w:t>
+                <w:t xml:space="preserve">Single-hit genome editing optimized for maturation in B cells redirects their specificity toward tumor antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deleurme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dreano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.10.017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74005-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482172v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotherapy perspectives in the new era of B-cell editing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">Monoclonal Immunoglobulin Crystalline Membranous Nephropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nnaemezie Odioemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Forehand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003792⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202338v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rat model expressing a human amyloidogenic kappa light chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">RNA-based immunoglobulin repertoire sequencing is a new tool for the management of monoclonal gammopathy of renal (kidney) significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Bridoux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasraddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dargelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13506129.2021.1877651⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (2), pp.331-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04574739v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgH 3’ regulatory region increases ectopic class switch recombination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Boyer</w:t>
+                <w:t xml:space="preserve">Immunotherapy perspectives in the new era of B-cell editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuko Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannic Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009288⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (6), pp.1770-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371044v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin light chain toxicity in a mouse model of monoclonal immunoglobulin light-chain deposition disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IgH 3’ regulatory region increases ectopic class switch recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Carrion</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020005980⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825748v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin variable domain high-throughput sequencing reveals specific novel mutational patterns in POEMS syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A rat model expressing a human amyloidogenic kappa light chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Anegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Menoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Saintamand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Alizadeh</w:t>
+                <w:t xml:space="preserve">Frank Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019004197⟩</w:t>
+              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506129.2021.1877651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228600v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04574739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Chain Fibrillary Glomerulonephritis: A Case Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samih Nasr</w:t>
+                <w:t xml:space="preserve">Immunoglobulin light chain toxicity in a mouse model of monoclonal immunoglobulin light-chain deposition disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bender</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (2), pp.276-280. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020005980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361885v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randall-type monoclonal immunoglobulin deposition disease: novel insights from a nationwide cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunoglobulin variable domain high-throughput sequencing reveals specific novel mutational patterns in POEMS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Joly</w:t>
+                <w:t xml:space="preserve">Alexis Saintamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cohen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
+                <w:t xml:space="preserve">Mehdi Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 133 (6), pp.576-587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-09-872028⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 135 (20), pp.1750-1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019004197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343953v1</w:t>
+                <w:t xml:space="preserve">hal-03228600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive molecular characterization of a heavy chain deposition disease case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heavy Chain Fibrillary Glomerulonephritis: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samih Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bender</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+                <w:t xml:space="preserve">Sebastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.196113⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (2), pp.276-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343962v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal models of monoclonal immunoglobulin-related renal diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">Randall-type monoclonal immunoglobulin deposition disease: novel insights from a nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Herrera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bender</w:t>
+                <w:t xml:space="preserve">Mohamed Belmouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrneph.2018.8⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (6), pp.576-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-09-872028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344013v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and druggable skipping of immunoglobulin variable exons in plasma cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Martin</w:t>
+                <w:t xml:space="preserve">Comprehensive molecular characterization of a heavy chain deposition disease case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-018-0160-6⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (11), pp.e557-e560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.196113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048156v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the immunopathological mechanisms of heavy chain deposition disease with implications for clinical management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Animal models of monoclonal immunoglobulin-related renal diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vecihi Batuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.246-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrneph.2018.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364147v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasma cell differentiation quality control ablates B cell clones with biallelic Ig rearrangements and truncated Ig production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Physiological and druggable skipping of immunoglobulin variable exons in plasma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Omar Ashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivine Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20131511⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-018-0160-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501807v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Lysosomal Function Underlies Monoclonal Light Chain–Associated Renal Fanconi Syndrome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unravelling the immunopathological mechanisms of heavy chain deposition disease with implications for clinical management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jenny Ann Prange</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2015050581⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (2), pp.423-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364437v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de dépôts d’immunoglobulines monoclonales de type Randall : du diagnostic au traitement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Fermand</w:t>
+                <w:t xml:space="preserve">A plasma cell differentiation quality control ablates B cell clones with biallelic Ig rearrangements and truncated Ig production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivine Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Omar Ashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (1), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20131511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02364443v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mouse model recapitulating human monoclonal heavy chain deposition disease evidences the relevance of proteasome inhibitor therapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nivine Srour</w:t>
+                <w:t xml:space="preserve">Impaired Lysosomal Function Underlies Monoclonal Light Chain–Associated Renal Fanconi Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Ann Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (7), pp.2049-2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2015050581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212560v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney Diseases Associated With Monoclonal Immunoglobulin M-Secreting B-Cell Lymphoproliferative Disorders: A Case Series of 35 Patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">Maladie de dépôts d’immunoglobulines monoclonales de type Randall : du diagnostic au traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Fermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212509v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient AID targeting of switch regions is not sufficient for optimal class switch recombination.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A mouse model recapitulating human monoclonal heavy chain deposition disease evidences the relevance of proteasome inhibitor therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivine Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212525v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of human or humanized antibodies in mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kidney Diseases Associated With Monoclonal Immunoglobulin M-Secreting B-Cell Lymphoproliferative Disorders: A Case Series of 35 Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Laffleur</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">V Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779395v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al amyloidosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient AID targeting of switch regions is not sufficient for optimal class switch recombination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lechouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Desport</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">S Le Noir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Delbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bender</w:t>
+                <w:t xml:space="preserve">O Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903818v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talk between immunoglobulin heavy-chain transcription and RNA surveillance during B cell development.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Production of human or humanized antibodies in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laffleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.06138-11⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 901, pp.149-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-61779-931-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696497v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Renal disorders associated with monoclonal gammopathies: diagnostic and therapeutic progress].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Al amyloidosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Puyade</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.11.008⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1750-1172-7-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00903817v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathogenesis and diagnosis of acute kidney injury in multiple myeloma.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">[Renal disorders associated with monoclonal gammopathies: diagnostic and therapeutic progress].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Puyade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrneph.2011.168⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (3 Pt 1), pp.276-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696471v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B-cell receptor signal strength influences terminal differentiation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zéliha Oruc</w:t>
+                <w:t xml:space="preserve">Cross talk between immunoglobulin heavy-chain transcription and RNA surveillance during B cell development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201242912⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.107-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.06138-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779414v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward understanding renal Fanconi syndrome: step by step advances through experimental models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The pathogenesis and diagnosis of acute kidney injury in multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin A Hutchison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vecihi Batuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000313962⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrneph.2011.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696465v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to model AL amyloidosis in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lacombe</w:t>
+                <w:t xml:space="preserve">B-cell receptor signal strength influences terminal differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lechouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Casola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéliha Oruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13506129.2011.574354016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201242912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617188v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature replacement of {micro} with {alpha} immunoglobulin chains impairs lymphopoiesis and mucosal homing but promotes plasma cell maturation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward understanding renal Fanconi syndrome: step by step advances through experimental models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Essig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sirac</w:t>
+                <w:t xml:space="preserve">Guy Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0912393107⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 169, pp.247-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000313962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454129v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple RNA surveillance mechanisms cooperate to reduce the amount of nonfunctional Ig kappa transcripts.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Strategies to model AL amyloidosis in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duchez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902949⟩</w:t>
+              <w:t xml:space="preserve">Amyloid: The Journal of Protein Folding Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (Suppl 1), pp.45-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13506129.2011.574354016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511941v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light chain inclusion permits terminal B cell differentiation and does not necessarily result in autoreactivity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Premature replacement of {micro} with {alpha} immunoglobulin chains impairs lymphopoiesis and mucosal homing but promotes plasma cell maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 103 (20), pp.7747-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0509121103⟩</w:t>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0912393107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00073857v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the monoclonal kappa chain V domain and reversibility of renal damage in a transgenic model of acquired Fanconi syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multiple RNA surveillance mechanisms cooperate to reduce the amount of nonfunctional Ig kappa transcripts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lechouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 108 (2), pp.536-543. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (9), pp.5009-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2005-11-4419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085051v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interallelic Class Switch Recombination Contributes Significantly to Class Switching in Mouse B Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delpy</w:t>
+                <w:t xml:space="preserve">Light chain inclusion permits terminal B cell differentiation and does not necessarily result in autoreactivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fleury</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (20), pp.7747-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0509121103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022865v1</w:t>
+                <w:t xml:space="preserve">hal-00073857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interallelic class switch recombination contributes significantly to class switching in mouse B cells.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Role of the monoclonal kappa chain V domain and reversibility of renal damage in a transgenic model of acquired Fanconi syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (2), pp.536-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2005-11-4419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458866v1</w:t>
+                <w:t xml:space="preserve">hal-00085051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanconi's syndrome induced by a monoclonal Vkappa3 light chain in Waldenstrom's macroglobulinemia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interallelic class switch recombination contributes significantly to class switching in mouse B cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hei-Lanne Dougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 174 (10), pp.6176-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022808v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription-dependent somatic hypermutation occurs at similar levels on functional and nonfunctional rearranged IgH alleles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Interallelic Class Switch Recombination Contributes Significantly to Class Switching in Mouse B Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hei-Lanne Dougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 173 (3), pp.1842-8</w:t>
+              <w:t xml:space="preserve">, 2005, 174, pp.5905-5906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023372v1</w:t>
+                <w:t xml:space="preserve">hal-00022865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA surveillance down-regulates expression of nonfunctional kappa alleles and detects premature termination within the last kappa exon.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fanconi's syndrome induced by a monoclonal Vkappa3 light chain in Waldenstrom's macroglobulinemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0305586101⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.749-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2004.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023270v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcription-dependent somatic hypermutation occurs at similar levels on functional and nonfunctional rearranged IgH alleles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 173 (3), pp.1842-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNA surveillance down-regulates expression of nonfunctional kappa alleles and detects premature termination within the last kappa exon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (19), pp.7375-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0305586101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immunologic basis for the rare occurrence of true nonsecretory plasma cell dyscrasias.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Radu Galea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 76 (3), pp.528-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1189/jlb.0803382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5646,167 +5914,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des modèles murins de maladies de dépôts d'Immunoglobulines monoclonales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du centre de référence des amyloses et maladies de dépôts d'immunoglobulines monoclonales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la toxicité rénale des immunoglobulines monoclonales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Club des Jeunes Néphrologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5816,156 +6084,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of immunoglobulin heavy and light chain assembly by antisense oligonucleotides impairs protein homeostasis and myeloma cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Horiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Praité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2023.08.29.555385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5975,279 +6243,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteintes uro-néphrologiques au cours des amyloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gillmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atteintes uro-néphrologiques au cours des maladies systémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion Médecine Sciences, pp.1-22, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal disease in cryoglobulinemic vasculitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abou Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The kidney in systemic autoimmune diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.215-240, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6257,639 +6525,875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammifère non-humain transgénique pour la région constante de la chaîne lourde des IgA humaines et ses applications (monoclonaux humanisés à destinée muqueuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO2005047333. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mouse model of cardiac AL amyloidosis unveils mechanisms of tissue accumulation and toxicity of amyloid fibrils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Swiderska</w:t>
+                <w:t xml:space="preserve">Accelerated APOA-II senile amyloidosis in a PAI-1 (plasminogen activator inhibitor 1) knock-out model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roussine Codo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duchatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Rivas-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Lampis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Swiderska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797319v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective killing of plasma cell clones using splice-switching oligonucleotides targeting immunoglobulin variable exons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Praité</w:t>
+                <w:t xml:space="preserve">Preclinical characterization of AT-03, a novel Serum Amyloid P fusion protein that demonstrates pan-amyloid binding and removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Contini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Marchalot</w:t>
+                <w:t xml:space="preserve">G. Roussine Codo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Martinez Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797326v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of immunoglobulin heavy and light chain assembly by antisense oligonucleotides impairs protein homeostasis and myeloma cell survival</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Selective killing of plasma cell clones using splice-switching oligonucleotides targeting immunoglobulin variable exons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Praité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bender</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Omar Ashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797311v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A mouse model of cardiac AL amyloidosis unveils mechanisms of tissue accumulation and toxicity of amyloid fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Martinez-Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M V Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G R Codo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Swiderska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption of immunoglobulin heavy and light chain assembly by antisense oligonucleotides impairs protein homeostasis and myeloma cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Horiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Praité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Glomerulosclerosis and kidney failure in a mouse model of monoclonal immunoglobulin light-chain deposition disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7036,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Broggini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Marie Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Swiderska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bender" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Codo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2025.2605332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Nasr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Derouault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.07.039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Martinez-Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ayala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussine Codo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Karolina Swiderska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58307-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Leung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fermand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.09.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mignano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemezie Odioemene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forehand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2023.11.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasraddine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04574739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Anegon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Menoret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2021.1877651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020005980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintamand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alizadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004197" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-872028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.196113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344013v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vecihi Batuman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2018.8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01501807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tinguely" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;liha Oruc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131511" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364437v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luciani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Terryn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Prange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050581" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRHL5VNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212560v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touchard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacombe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Javaugue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lechouane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Noir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Monestier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laffleur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-931-0_9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delbes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-54" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06138-11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pourreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.11.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7SZN0G1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A Hutchison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Behrens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2011.168" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242912" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devuyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000313962" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617188v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13506129.2011.574354016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Amin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912393107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511941v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902949" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509121103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-11-4419" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hei-Lanne Dougier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Decourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2004.12.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023270v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0305586101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023271v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Radu Galea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0803382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Roussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prait&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.29.555385" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillmore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Ayache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goujon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514480v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Rivas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ayala" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bender" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Codo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Swiderska" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Contini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797311v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Codo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duchatelet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Martinez-Rivas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lampis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Weronika &#346;widerska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2026.2661603" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Broggini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Marie Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Swiderska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bender" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2025.2605332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Derouault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.07.039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Ayala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussine Codo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weronika Karolina Swiderska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58307-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sirac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaccard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Leung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fermand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.09.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuko Ueda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cahen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Leonard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deleurme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dreano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74005-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mignano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnaemezie Odioemene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Forehand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2023.11.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasraddine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dargelos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.10.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03202338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003792" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Noir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009288" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04574739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Anegon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Menoret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506129.2021.1877651" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020005980" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintamand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alizadeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.01.032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmouaz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-872028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343962v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.196113" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sanders" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vecihi Batuman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2018.8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Omar Ashi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivine Srour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchalot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-018-0160-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01501807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tinguely" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;liha Oruc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131511" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Luciani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Terryn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Prange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050581" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Arnulf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRHL5VNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Touchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacombe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212509v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bridoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Javaugue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lechouane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Noir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Monestier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laffleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-931-0_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delbes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-54" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pourreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.11.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7SZN0G1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06138-11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin A Hutchison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Behrens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrneph.2011.168" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201242912" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devuyst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000313962" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617188v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacombe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13506129.2011.574354016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Amin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cogn&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912393107" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902949" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00073857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509121103" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-11-4419" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hei-Lanne Dougier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hugue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Decourt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thierry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2004.12.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0305586101" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Radu Galea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0803382" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Horiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Roussel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prait&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.29.555385" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillmore" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abou Ayache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goujon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussine Codo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rivas-Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611168v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Martinez Rivas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Contini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Rivas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Ayala" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bender" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Codo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Swiderska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797311v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967308v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>