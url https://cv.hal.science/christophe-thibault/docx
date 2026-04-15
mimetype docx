--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Visualization of Local Spin Transition Behaviors in Thin Molecular Films by Bimodal AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin-Ciprian Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Piedrahita-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Creff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+                <w:t xml:space="preserve">Karl Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foncy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">L. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (47), pp.1903892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201903892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329371v1</w:t>
+                <w:t xml:space="preserve">hal-03019905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Visualization of Local Spin Transition Behaviors in Thin Molecular Films by Bimodal AFM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Piedrahita-Bello</w:t>
+                <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Ridier</w:t>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Salmon</w:t>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (47), pp.1903892. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.119404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201903892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019905v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone degradation machinery of osteoclasts: An HIV-1 target that contributes to bone loss</w:t>
               </w:r>
@@ -1038,468 +1038,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of solid-state nanopores into a functional device designed for electrical and optical cross-monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Podosome Force Generation Machinery: A Local Balance between Protrusion at the Core and Traction at the Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
+                <w:t xml:space="preserve">Anais Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carcenac</w:t>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Pingris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (3), pp.artID 60. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.4028 - 4040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10544-017-0195-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b00622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767678v1</w:t>
+                <w:t xml:space="preserve">hal-01767661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-photon Direct Laser Writing and 3D Imaging of Polymeric Freestanding Architectures for Cell Colonization</w:t>
+                <w:t xml:space="preserve">Integration of solid-state nanopores into a functional device designed for electrical and optical cross-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Accardo</w:t>
+                <w:t xml:space="preserve">Raphaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Courson</w:t>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201700621⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.artID 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-017-0195-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534024v1</w:t>
+                <w:t xml:space="preserve">hal-01767678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podosome Force Generation Machinery: A Local Balance between Protrusion at the Core and Traction at the Ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-photon Direct Laser Writing and 3D Imaging of Polymeric Freestanding Architectures for Cell Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charline Blatché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Pingris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.4028 - 4040. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (27), pp.1700621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b00622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201700621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767661v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile multicharacterization platform involving tailored superhydrophobic SU-8 micropillars for the investigation of breast cancer estrogen receptor isoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,64 +1576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored SU-8 micropillars superhydrophobic surfaces enhance conformational changes in breast cancer biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,103 +1710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 144, pp.57 - 60. </w:t>
@@ -1856,64 +1856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Together: Spatial Synchrony in the Force and Actin Dynamics of Podosome First Neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amsha Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (6), pp.1277 - 1285. </w:t>
@@ -2283,51 +2283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protrusion force microscopy reveals oscillatory force generation and mechanosensing activity of human macrophage podosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Labernadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (11), pp.3132 - 3141. </w:t>
@@ -2577,51 +2577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2666,350 +2666,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic gratings of the metal–organic framework {Fe(bpac)[Pt(CN)4]} with synergetic spin transition and host–guest properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SERS-active substrates for investigating ultrathin spin-crossover films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt51687c⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.365 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767614v1</w:t>
+                <w:t xml:space="preserve">hal-00993168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERS-active substrates for investigating ultrathin spin-crossover films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic gratings of the metal–organic framework {Fe(bpac)[Pt(CN)4]} with synergetic spin transition and host–guest properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Akou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Salmon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Abdul-Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.102⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (45), pp.16021-16028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt51687c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00993168v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic switching of plasmonic resonances and molecular spin states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Abdul-Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,453 +3494,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Effect on Nanopatterned Spin-Crossover Thin Films</w:t>
+                <w:t xml:space="preserve">High quality nano-patterned thin films of the coordination compound {Fe(pyrazine)[Pt(CN)4]} deposited layer-by-layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Akou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Salmon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (23), pp.3385 - 3391. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (10), pp.2089-2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201101089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1nj20212j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767587v1</w:t>
+                <w:t xml:space="preserve">hal-01767588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of soft hydrogels: synthesis and characterization of saccharidic methacrylate gels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Childérick Séverac</w:t>
+                <w:t xml:space="preserve">Guest Effect on Nanopatterned Spin-Crossover Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Akou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-011-2465-1⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (23), pp.3385 - 3391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201101089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767708v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality nano-patterned thin films of the coordination compound {Fe(pyrazine)[Pt(CN)4]} deposited layer-by-layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amal Akou</w:t>
+                <w:t xml:space="preserve">Nanostructuration of soft hydrogels: synthesis and characterization of saccharidic methacrylate gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seila Rodriguez Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Laplatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 289 (13), pp.1437 - 1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-011-2465-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1nj20212j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767588v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of live micro-organisms on microstructured PDMS stamps by convective/capillary deposition for AFM bio-experiments</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jauvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laplatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (3), pp.1557 - 1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 147 (1), pp.87 - 92. </w:t>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Labernadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1419 - 1423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4793,51 +4793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1428 - 1430. </w:t>
@@ -4900,90 +4900,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous silicon membrane, with an integrated aqueous supply, for two chamber AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1393 - 1395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5081,51 +5081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85 (5-6), pp.1143 - 1146. </w:t>
@@ -5201,64 +5201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5318,64 +5318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (6), pp.5221 - 5225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5448,64 +5448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (5-8), pp.1754 - 1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5564,77 +5564,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(dimethylsiloxane) Contamination in Microcontact Printing and Its Influence on Patterning Oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mauzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5706,77 +5706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtransfer molding of hydrophobic dendrimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 83 (4-9), pp.1513 - 1516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5861,51 +5861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Casimirius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5956,51 +5956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6294,51 +6294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Annual Meeting of the Biophysical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Philadelphie, United States. pp.548A, </w:t>
@@ -6693,64 +6693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme Nanocarriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6872,51 +6872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US Patent 20, 130, 157, 877. Rapport LAAS n°12846. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7210,51 +7210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Portes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Escallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufrancais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Raynaud-Messina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.03.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5020028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201903892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bracq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Souriant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariq Usmani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713370115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0195-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pingris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00622" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4962382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506745r" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02441a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201305539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZGD41BK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Coutable" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004758" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-014-0127-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-00993168v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T8TLXBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Seichepine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dezest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L4C3GB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15663f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NMJMS0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Rodriguez Vilches" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-011-2465-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92HMW9ZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767588v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20212j" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mahfoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3616147" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904162m" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1CRXP0F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6NQP4G6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTGN8J5H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.5221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salom&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.246" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P1QZ9GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701841j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9HZ6BN2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.213" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ4SV62B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pourcelly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00770-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5014F47-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.3039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921849" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Carette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardinale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Enzyme-Nanocarriers/Cardinale-Michon/p/book/9789814613422" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767717v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plenat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salome" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00200042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Portes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Escallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufrancais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Raynaud-Messina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.03.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5020028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201903892" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bracq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Souriant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariq Usmani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713370115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pingris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0195-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4962382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506745r" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02441a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201305539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZGD41BK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Coutable" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004758" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-014-0127-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-00993168v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T8TLXBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Seichepine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dezest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L4C3GB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15663f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20212j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101089" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NMJMS0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Rodriguez Vilches" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-011-2465-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92HMW9ZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mahfoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3616147" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904162m" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1CRXP0F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6NQP4G6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTGN8J5H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.5221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salom&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.246" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P1QZ9GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701841j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9HZ6BN2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.213" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ4SV62B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pourcelly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00770-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5014F47-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.3039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921849" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Carette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardinale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Enzyme-Nanocarriers/Cardinale-Michon/p/book/9789814613422" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767717v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plenat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salome" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00200042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>