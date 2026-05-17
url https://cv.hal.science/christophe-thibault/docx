--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of solvent vapor annealing on the crystallinity and spin crossover properties of thin films of [Fe(HB(tz)3)2]</w:t>
+                <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin-Ciprian Bas</w:t>
+                <w:t xml:space="preserve">Justine Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Thompson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Salmon</w:t>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.119404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338991v1</w:t>
+                <w:t xml:space="preserve">hal-02329371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer Thin Films That Combine Luminescent and Spin Crossover Properties for an Efficient and Reversible Fluorescence Switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Direct Visualization of Local Spin Transition Behaviors in Thin Molecular Films by Bimodal AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alin-Ciprian Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Salmon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Piedrahita-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gábor Molnár</w:t>
+                <w:t xml:space="preserve">Karl Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry5020028⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (47), pp.1903892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201903892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330544v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Visualization of Local Spin Transition Behaviors in Thin Molecular Films by Bimodal AFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of solvent vapor annealing on the crystallinity and spin crossover properties of thin films of [Fe(HB(tz)3)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin-Ciprian Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Shalabaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Salmon</w:t>
+                <w:t xml:space="preserve">Xavier Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201903892⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (6-7), pp.525-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019905v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of 3D scaffolds reproducing intestinal epithelium topography by high-resolution 3D stereolithography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">Bilayer Thin Films That Combine Luminescent and Spin Crossover Properties for an Efficient and Reversible Fluorescence Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin-Ciprian Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 221, pp.119404. </w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry5020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329371v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone degradation machinery of osteoclasts: An HIV-1 target that contributes to bone loss</w:t>
               </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podosome Force Generation Machinery: A Local Balance between Protrusion at the Core and Traction at the Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of solid-state nanopores into a functional device designed for electrical and optical cross-monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (27), pp.1700621. </w:t>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,441 +1704,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+                <w:t xml:space="preserve">Spin-crossover metal–organic frameworks: promising materials for designing gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Akou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.1277 - 1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tc02441a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767667v1</w:t>
+                <w:t xml:space="preserve">hal-01767586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Together: Spatial Synchrony in the Force and Actin Dynamics of Podosome First Neighbors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+                <w:t xml:space="preserve">Controlled sealing of nanopores using an easily fabricated silicon platform combining in situ optical and electrical monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.57 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2015.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn506745r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-crossover metal–organic frameworks: promising materials for designing gas sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working Together: Spatial Synchrony in the Force and Actin Dynamics of Podosome First Neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Akou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (6), pp.1277 - 1285. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.3800 - 3813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4tc02441a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn506745r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767586v1</w:t>
+                <w:t xml:space="preserve">hal-01767608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM Imaging of Molecular Spin-State Changes through Quantitative Thermomechanical Measurements</w:t>
               </w:r>
@@ -2163,51 +2163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos M. Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Kraieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2296,77 +2296,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Labernadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Balor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), 31p. </w:t>
@@ -2417,51 +2417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Tethered-Lipid Bilayers on Gold Surfaces for the Incorporation of Integral Membrane Proteins Synthesized by Cell-Free Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Coutable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioNanoScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (2), pp.104 - 110. </w:t>
@@ -2672,103 +2672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SERS-active substrates for investigating ultrathin spin-crossover films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.365 - 368. </w:t>
@@ -2818,64 +2818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic gratings of the metal–organic framework {Fe(bpac)[Pt(CN)4]} with synergetic spin transition and host–guest properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Akou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Abdul-Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaldoun Abdul-Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Kraieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,510 +3080,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological functionalization of massively parallel arrays of nanocantilevers using microcontact printing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Soft lithographic patterning of spin crossover complexes. Part 2: stimuli-responsive diffraction grating properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Akou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il’ya A Gural'Skiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Dezest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (9), pp.3752-3757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm15663f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767603v1</w:t>
+                <w:t xml:space="preserve">hal-01767590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrays of nanoelectromechanical biosensors functionalized by microcontact printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leichle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Seichepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (49), pp.495501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/23/49/495501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft lithographic patterning of spin crossover complexes. Part 2: stimuli-responsive diffraction grating properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biological functionalization of massively parallel arrays of nanocantilevers using microcontact printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Seichepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dezest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (1), pp.1135 - 1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2jm15663f⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767590v1</w:t>
+                <w:t xml:space="preserve">hal-01767603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality nano-patterned thin films of the coordination compound {Fe(pyrazine)[Pt(CN)4]} deposited layer-by-layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Akou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3634,103 +3634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Effect on Nanopatterned Spin-Crossover Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Bartual-Murgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Akou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (23), pp.3385 - 3391. </w:t>
@@ -3806,51 +3806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seila Rodriguez Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laplatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,51 +3978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laplatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (39), pp.395102. </w:t>
@@ -4111,64 +4111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saioa Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (5), pp.053307-1-053307-3. </w:t>
@@ -4200,919 +4200,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Lithographic Patterning of Spin Crossover Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Simple surface chemistry to immobilize DNA probes that significantly increases sensitivity and spots density of surface plasmon resonance imaging based microarray systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la904162m⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147 (1), pp.87 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2010.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767578v1</w:t>
+                <w:t xml:space="preserve">hal-01767593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple surface chemistry to immobilize DNA probes that significantly increases sensitivity and spots density of surface plasmon resonance imaging based microarray systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamics of podosome stiffness revealed by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Labernadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2010.03.015⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (49), pp.21016 - 21021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1007835107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01767593v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of podosome stiffness revealed by atomic force microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Soft Lithographic Patterning of Spin Crossover Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (49), pp.21016 - 21021. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (3), pp.1557 - 1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1007835107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la904162m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767453v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered arrays of single DNA molecules by a combination of capillary assembly, molecular combing and soft-lithography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Porous silicon membrane, with an integrated aqueous supply, for two chamber AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mike Geneviève</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1419 - 1423. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1393 - 1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.11.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.057⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767589v1</w:t>
+                <w:t xml:space="preserve">hal-01767624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale multiple biomolecules printing in one step using a PDMS macrostamp</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ordered arrays of single DNA molecules by a combination of capillary assembly, molecular combing and soft-lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1428 - 1430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.11.088⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1419 - 1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767628v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous silicon membrane, with an integrated aqueous supply, for two chamber AFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Microscale multiple biomolecules printing in one step using a PDMS macrostamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1393 - 1395. </w:t>
+              <w:t xml:space="preserve">, 2009, 86 (4-6), pp.1428 - 1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.11.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.11.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767624v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical engineering of silicon oxide surfaces using micro-contact printing for localizing adsorption events of nanoparticles, dendrimers and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5188,51 +5188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-aligned patterns of multiple biomolecules printed in one step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5292,51 +5292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Contact Printing of Two Different Biomolecules in One Step Using Deformable Poly(dimethylsiloxane)-Based Stamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5403,341 +5403,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of micro-domains of supported bilayer membranes using micro-contact printing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
+                <w:t xml:space="preserve">Poly(dimethylsiloxane) Contamination in Microcontact Printing and Its Influence on Patterning Oligonucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Salomé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Childérick Séverac</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mauzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.01.246⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (21), pp.10706 - 10714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701841j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767633v1</w:t>
+                <w:t xml:space="preserve">hal-01767579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(dimethylsiloxane) Contamination in Microcontact Printing and Its Influence on Patterning Oligonucleotides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Elaboration of micro-domains of supported bilayer membranes using micro-contact printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Chalmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Mauzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (21), pp.10706 - 10714. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (5-8), pp.1754 - 1757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la701841j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2007.01.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767579v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtransfer molding of hydrophobic dendrimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childérick Séverac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct microcontact printing of oligonucleotides for biochip applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine-Emmanuel Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman micro-spectroscopy and electrochemical investigation of anion transport through ion-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6389,64 +6389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable photonic nanostructures based on molecular spin crossover complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il’ya A Gural'Skiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nicolazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopatterning for nanobiotechnologies: emerging methods based on soft-lithography and directed assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Salome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6970,51 +6970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression de biomolécules par lithographie douce, applications pour les biopuces, de l'échelle micrométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. INSA de Toulouse, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7210,51 +7210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Portes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Escallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufrancais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Raynaud-Messina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thompson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.03.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5020028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201903892" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bracq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Souriant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariq Usmani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713370115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pingris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0195-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4962382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506745r" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02441a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201305539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZGD41BK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Coutable" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004758" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-014-0127-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-00993168v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T8TLXBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Seichepine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dezest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L4C3GB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15663f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20212j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101089" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NMJMS0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Rodriguez Vilches" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-011-2465-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92HMW9ZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mahfoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3616147" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904162m" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1CRXP0F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.088" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6NQP4G6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTGN8J5H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.5221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salom&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.246" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P1QZ9GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767579v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701841j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9HZ6BN2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.213" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ4SV62B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pourcelly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00770-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5014F47-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.3039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921849" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Carette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardinale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Enzyme-Nanocarriers/Cardinale-Michon/p/book/9789814613422" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767717v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plenat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salome" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00200042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Portes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Escallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufrancais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Raynaud-Messina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piedrahita-Bello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Elias Angulo-Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01532f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shalabaeva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Ciprian Bas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ridier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201903892" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thompson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Salmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry5020028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01764831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bracq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Souriant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariq Usmani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1713370115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pingris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0195-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Laurell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4962382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Akou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc02441a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2015.03.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SKWK3Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506745r" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Quintero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kraieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201305539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZGD41BK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Coutable" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chalmeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5004758" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noireaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-014-0127-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-00993168v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T8TLXBS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Abdul-Kader" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51687c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01337e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#8217;ya A Gural'Skiy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15663f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Salomon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dezest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Seichepine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/49/495501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.084" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L4C3GB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20212j" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101089" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NMJMS0Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila Rodriguez Vilches" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laplatine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-011-2465-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92HMW9ZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767584v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jauvert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/39/395102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E6D97147DD12A5F5FFD27A1C194EEC1035E4745/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Mahfoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Cobo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3616147" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904162m" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.068" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBVL9LB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.057" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1CRXP0F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767628v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.11.088" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6NQP4G6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.01.103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTGN8J5H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2990045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.47.5221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701841j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9HZ6BN2W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767633v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salom&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.01.246" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P1QZ9GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.01.213" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ4SV62B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Huguet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pourcelly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00770-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5014F47-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepioufle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.11.3039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolazzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921849" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Carette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardinale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Enzyme-Nanocarriers/Cardinale-Michon/p/book/9789814613422" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767717v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plenat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Salome" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00200042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>