--- v0 (2026-04-08)
+++ v1 (2026-05-02)
@@ -1030,50 +1030,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04298449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les temples thébains durant le règne de Vespasien. Apport préliminaire du site d'Ermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Égypte nilotique et méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.93-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03593244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ermant 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1098,2188 +1167,2119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El-Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.5700⟩</w:t>
+                <w:t xml:space="preserve">halshs-03721167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragment d’une statuette de Sekhmet au nom de Néchao II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'egyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RE.72.0.3291593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux fragments d'une (?) statue-cube du général Djeddjehoutyiouefânkh (A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'egyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RE.72.0.3291590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies pour une divinisation : la stèle insolite de Pachermontou-panakht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 122, pp.525-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bifao.12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03738497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermant à l’Ancien Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'egyptologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.105-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Deux fragments d'une (?) statue-cube du général Djeddjehoutyiouefânkh (A)</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragment d’une statue d’Osiris consacrée par Douat-neter-(em)-âouy-Khonsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'egyptologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/RE.72.0.3291590⟩</w:t>
+              <w:t xml:space="preserve">Abgadiyat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Studies in Honor of Prof. Ramadan El-Sayed, 16, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22138609-01601012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les temples thébains durant le règne de Vespasien. Apport préliminaire du site d'Ermant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03878068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apotropaia. Repousser Apophis à Ermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.393-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03040346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermant (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biston-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La région thébaine, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans d'archéologie à Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Égypte. Nouvelles découvertes, 393, pp.16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02136150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The afterlife of Egyptian statues: a cache of religious objects in the temple of Ptah at Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abd Al-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abady Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (359), pp.1189-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2017.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grenier, 10 septembre 1943 - 22 juillet 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifao.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03738548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temple « primitif » de Ptah à Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biston-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The early temple of Ptah at Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egyptian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01503415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temple &amp;quot;primitif&amp;quot; de Ptah à Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biston-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.125-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01877732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armant: recent discoveries at the temple of Montu-Re</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egyptian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01002538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erster archäologischer Nachweis für Pharao Senachtenre Ahmose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biston-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zignani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antike Welt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3/12, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The temple of Ptah at Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zignani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egyptian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux en cours et projets du CFEETK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Boraik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de Karnak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.XIII-XVI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03740704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ciel septentrional ghr.t et le ciel méridional gb.t</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Égypte nilotique et méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15, pp.93-115</w:t>
+              <w:t xml:space="preserve">, 2009, 2, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fragment d’une statue d’Osiris consacrée par Douat-neter-(em)-âouy-Khonsou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03740555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et initiation à l’écriture ptolémaïque et lecture de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abgadiyat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115 (2006-2007), pp.93-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et initiation à l’écriture ptolémaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.105-136</w:t>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (2005-2006), pp.103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage divin des dieux Adelphes dans la stèle de Mendès (Caire CG 22181)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.972⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (1), pp.64-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zaes.2007.134.1.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apotropaia. Repousser Apophis à Ermant</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03740581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Thèbes, le Buisson des dieux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kyphi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.61-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux stèles de donation consacrées à “Amon-Rê le riche en offrandes divines plus que tous les (autres) dieux”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de recherches de l'Institut de papyrologie et d'égyptologie de Lille </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.171-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02024775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments de théologies thébaines. La bibliothèque du temple de Tôd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 120, pp.393-410</w:t>
+              <w:t xml:space="preserve">, 2004, 104, pp.553-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...1376 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004996v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02024775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une porte de Ptolémée Évergète II consacrée à Khonsou “qui fixe le sort”</w:t>
               </w:r>
@@ -5444,51 +5444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temple de Ptah à Karnak III. La favissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5519,51 +5519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre franco-égyptien d’étude des temples de Karnak. Livre du cinquantenaire 1967-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Biston-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5594,51 +5594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temple de Ptah à Karnak I-II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Biston-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
@@ -5809,57 +5809,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Et in Ægypto et ad Ægyptum. Recueil d'études dédiées à Jean-Claude Grenier, CENiM 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Valéry Montpellier 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, CENiM 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In Aegypto et ad Aegyptum. Recueil d'études dédiées à Jean-Claude Grenier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,154 +5964,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paul-Valéry Montpellier III, 814 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00755365v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">halshs-00940439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stèle de Ptolémée VIII Évergète II à Héracléion</w:t>
               </w:r>
@@ -6766,479 +6766,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La stèle funéraire d’Harsiésis, fils de Téos, originaire d’Akhmîm (Karnak Gadaya R-102 + Caire CG 22128)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Habachy, Fr. Servajean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Wise Man from the Beloved Land. Recueil d’études dédiées au Professeur Aly Omar Abdalla par ses amis, collègues et étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENiM 34, pp.45-53, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04146445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ptolemaic Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to the Writings of Ancient Egypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIFAO 4, S. Polis (éd.), pp.52-57, 2023, 9782724708738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04323882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marion Claude</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In fragmenta. Une statue-cube de Hor fils de Padimout (presque) reconstituée (Karnak Gadaya R-56 + LACMA M.71.73.49 + Caire JE 36160)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Habachy, Fr. Servajean. </w:t>
+              <w:t xml:space="preserve">R. Meffre, Fr. Payraudeau (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Wise Man from the Beloved Land. Recueil d’études dédiées au Professeur Aly Omar Abdalla par ses amis, collègues et étudiants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENiM 34, pp.45-53, 2023</w:t>
+              <w:t xml:space="preserve">Éclats du crépuscule. Recueil d’études sur l’Égypte tardive offert à Olivier Perdu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-21, 2022, OLA 315, 9789042948723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03794707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 25.XII.(18)99. La voie ferrée étant prête on commence le déblaiement du temple de Ptah neferher ». Les fouilles de Georges Legrain au temple de Ptah à Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Coulon, V. Rondot (éd.), Les cahiers de l’égyptologue. Notes et journaux de Georges Legrain (1895-1916), Actes du colloque tenu au Musée du Louvre en décembre 2015 (à paraître)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03311378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Puisses-tu les transformer en cailloux du désert !”. Fragment d’un socle de statue guérisseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Fl. Albert, Fr. Servajean (éd.), Esquisses égyptiennes. Recueil de textes offerts à Annie Gasse par ses collègues et amis, CENiM 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-388, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03896631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture ptolémaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">St. Polis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.52-57, 2022, GIFAO, 9782724708363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03592197v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-03794707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amon-Rê dispensateur du souffle de vie. À propos d’une scène du mammisi d’Ermant copiée par J. Gardner Wilkinson</w:t>
               </w:r>
@@ -7364,1689 +7364,1689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03375038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armant (Hermonthis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Erskine, D.B. Hollander, A. Papaconstantinou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-4, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03741976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le matériau éditorial des temples gréco-romains dans les archives Chassinat. L’exemple d’Edfou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Gonzalez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire d'archives. Morceaux choisis d'une égyptologie montpelliéraine 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2020, TDENiM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The So-Called Karnak Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Davies; Dimitri Laboury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Egyptian Epigraphy and Paleography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.316-328, 2020, 9780190604653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190604653.013.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02501887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cressent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Coulon, Mélanie Cressent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Archaeology in Egypt. Research, Cooperation, Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAO, pp.140-143, 2020, Bibliothèque Générale 62, 9782724707731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Coulon, Mélanie Cressent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie française en Égypte : recherche, coopération, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.202-207, 2019, BiGén 59, 9782724707632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Karnak Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biston-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annamaria De Santis (Université de Pise); Irene Rossi (CNR - ISMA). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossing Experiences in Digital Epigraphy. From Practice to Discipline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter Open</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-164, 2018, 9783110607208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110607208-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices 9a-d, 10 et 11 consacrées aux blocs conservés au Musée de Grenoble rapportés d’Ermant et de Karnak-Nord par le comte Louis de Saint-Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Biston-Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Gombert-Meurice (Musée du Louvre); Frédéric Payraudeau (Université Paris-Sorbonne Paris IV). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Servir les dieux d'Egypte : Divines adoratrices, chanteuses et prêtres d'Amon à Thèbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somogy éditions d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-27, 2018, 9782757214800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A few Stone Fragments Found in front of Karnak temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Boraik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Karnak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, pp.53-72, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01667270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chapelle consacrée à Khonsou sur le dromos entre le temple de Mout et le Nil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Boraik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Karnak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.45-57, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01569644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membra disiecta ptolemaica (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Karnak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Ministère des antiquités d'Égypte, pp.371-381, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02126654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymne à la déesse Tanent et présence latopolite sur quelques blocs d’Ermant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Thiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents de Théologies Thébaines Tardives (D3T 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, pp.295-326, 2015, CENiM 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01385780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le domaine de Ptah à Karnak. Premières données de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zignani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Karnak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.493-513, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chapelle d'Ipet la Grande / Époëris sur le parvis du temple de Louqsor. Relecture d'une stèle kouchite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Thiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents de Théologies Thébaines Tardives (D3T 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, pp.149-176, 2013, CENiM 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armant (Hermonthis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Erskine, D.B. Hollander, A. Papaconstantinou. </w:t>
+              <w:t xml:space="preserve">Roger S. Bagnall, Kai Brodersen, Craige B. Champion, Andrew Erskine, and Sabine R. Huebner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-4, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Wiley; Blackwell Publishing Ltd, pp.720-722, 2013, 9781405179355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah15042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...508 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membra disiecta ptolemaica (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Karnak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, pp.53-72, 2017</w:t>
+              <w:t xml:space="preserve">, 14, pp.467-491, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvenirs lapidaires d'une reine d'Égypte. Cléopâtre Philopâtor à Tôd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gasse, Fr. Servajean, Chr. Thiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Et in Ægypto et ad Ægyptum. Recueil d'études dédiées à Jean-Claude Grenier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, univ. Montpellier 3, pp.743-754, 2012, CENiM 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un montant de naos au nom d'Amasis consacré au dieu Ptah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chr. Zivie-Coche, I. Guermeur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Parcourir l'éternité ". Hommages à Jean Yoyotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 156, Brepols Publishers; Brepols, pp.981-989, 2012, BEHE 156/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.4.00465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'an 44 d'Amasis sur la grande stèle ptolémaïque d'Héracléion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Devauchelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La XXVIe dynastie : continuités et ruptures. Actes des journées d'étude tenues à l'Université de Lille, 26-27 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cybèle, pp.247-251, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Membra disiecta ptolemaica (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Karnak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 15, pp.45-57, 2015</w:t>
+              <w:t xml:space="preserve">, 13, pp.373-399, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02057765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;quatre Ka” du démiurge (à Tôd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Régen, Fr. Servajean </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Karnak</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, Ministère des antiquités d'Égypte, pp.371-381, 2015</w:t>
+              <w:t xml:space="preserve">Verba manent. Recueil d’études dédiées à Dimitri Meeks par ses collègues et amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.425-438, 2009, CENiM 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...696 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01821921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments de lions-gargouilles d'Ermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Thiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents de Théologies Thébaines Tardives (D3T 1) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.147-165, 2009, CENiM, 2102-6637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01821919v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01821921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques observations zoologiques et éthologiques du lion d'après les textes des gargouilles d'Efou</w:t>
               </w:r>
@@ -9872,51 +9872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.thiers@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/annuaire/192-thiers-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.montpellier-egyptologie.fr/equipe/christophe-thiers/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/search/index?q=christophe+thiers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073982857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2308-2411" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Mandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El-Amir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zignani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fx2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bourhim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8844" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CDE.5.136899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.12584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RE.72.0.3291593" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RE.72.0.3291590" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22138609-01601012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Postel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biston-Moulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.292" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd Al-Aziz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ali Abady Mahmoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Boraik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zaes.2007.134.1.64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collombert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724707878/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Labarta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/978-2-7247-0665-9/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr/index.php?page=cahiers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755365v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Servajean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr/index.php?page=cenim&amp;amp;n=3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05213513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dowi Abd Al-Radi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_8522.ahtml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794707v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190604653.013.21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110607208-013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somogy.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah15042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.00465" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.thiers@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/annuaire/192-thiers-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.montpellier-egyptologie.fr/equipe/christophe-thiers/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/search/index?q=christophe+thiers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073982857" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2308-2411" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05194985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Mandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El-Amir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zignani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fx2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bourhim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sxa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8844" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04298449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CDE.5.136899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593244v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RE.72.0.3291593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RE.72.0.3291590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.12584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22138609-01601012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Postel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biston-Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd Al-Aziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03738548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.292" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877732v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ali Abady Mahmoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Boraik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zaes.2007.134.1.64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051602v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740598v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gonon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04956023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collombert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724707878/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Labarta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/978-2-7247-0665-9/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr/index.php?page=cahiers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Servajean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr/index.php?page=cenim&amp;amp;n=3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939489v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172211v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05213513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Dowi Abd Al-Radi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Go&#251;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maucor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/titel_8522.ahtml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775265v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03741976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190604653.013.21" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110607208-013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somogy.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah15042" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950916v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.4.00465" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740573v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>