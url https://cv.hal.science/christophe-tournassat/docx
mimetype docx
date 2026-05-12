--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -259,10516 +259,10495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05569780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water saturation on the diffusive transport of water and solutes in compacted kaolinite, illite and vermiculite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An accurate and efficient framework for modeling multimetal competitive adsorption on clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiancai Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Désert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107928⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2527567123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05212963v1</w:t>
+                <w:t xml:space="preserve">insu-05604514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building confidence in models for complex barrier systems for radionuclides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of water saturation on the diffusive transport of water and solutes in compacted kaolinite, illite and vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dauren Sarsenbayev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2511885122⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, pp.107928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.107928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05143813v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05212963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Redox Reactivity of a Reduced Nontronite: A Quick XAS Operando Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building confidence in models for complex barrier systems for radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dauren Sarsenbayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruko M Wainwright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c10829⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2511885122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04974315v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05143813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap between Molecular Simulations and Surface Complexation Modeling for Heterogeneous Surfaces: A Case Study with Uranium and Arsenic Adsorption on Clay Minerals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the Redox Reactivity of a Reduced Nontronite: A Quick XAS Operando Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (51), pp.22733-22743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c07338⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c10829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04866027v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04974315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTO and Selenate Diffusion Through Compacted Na-, Na-Ca-, and Ca-Montmorillonite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of salinity gradients on the diffusion of water and ionic species in dual porosity clay samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia M Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+                <w:t xml:space="preserve">Thomas Dabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Steefel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04649933v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04569499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of multinuclear U( vi ) species on the hydroxylated α-SiO 2 (001) surface: insights from DFT calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengyuan Gao</w:t>
+                <w:t xml:space="preserve">An evaluation of the consistency of data and models for performance assessment: Divalent metal sorption on montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Orucoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Jin</w:t>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyuan Chen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Benoît Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp04941h⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261, pp.107569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04454401v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of salinity gradients on the diffusion of water and ionic species in dual porosity clay samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the Gap between Molecular Simulations and Surface Complexation Modeling for Heterogeneous Surfaces: A Case Study with Uranium and Arsenic Adsorption on Clay Minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104357⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (51), pp.22733-22743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c07338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04569499v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04866027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the consistency of data and models for performance assessment: Divalent metal sorption on montmorillonite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">HTO and Selenate Diffusion Through Compacted Na-, Na-Ca-, and Ca-Montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia M Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S Nico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107569⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.106090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695176v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04649933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCoral: How Electrolysis Could Restore Seawater Conditions Ideal for Coral Reefs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structures of multinuclear U( vi ) species on the hydroxylated α-SiO 2 (001) surface: insights from DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02715⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (5), pp.4125-4134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp04941h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04866090v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04454401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension reduction for uncertainty propagation and global sensitivity analyses of a cesium adsorption model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sochala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chiaberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of computational science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jocs.2023.102197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04357901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the Special Issue of Applied Clay Science “8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">eCoral: How Electrolysis Could Restore Seawater Conditions Ideal for Coral Reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marìa Victoria Villar</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Z Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pupa U P A Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (49), pp.12206-12211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04526101v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04866090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fe(II), Fe(III), and Al(III) isomorphic substitutions on acid-base properties of edge surfaces of cis-vacant montmorillonite: Insights from first-principles molecular dynamics simulations and surface complexation modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Preface of the Special Issue of Applied Clay Science “8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Dohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marìa Victoria Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109, pp.1162-1170. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2023-9057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04676497v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04526101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving experimental biases in the interpretation of diffusion experiments with a user-friendly numerical reactive transport approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Fe(II), Fe(III), and Al(III) isomorphic substitutions on acid-base properties of edge surfaces of cis-vacant montmorillonite: Insights from first-principles molecular dynamics simulations and surface complexation modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruth M Tinnacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-42260-5⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.1162-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2023-9057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04910993v1</w:t>
+                <w:t xml:space="preserve">insu-04676497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid–Base Properties of Cis-Vacant Montmorillonite Edge Surfaces: A Combined First-Principles Molecular Dynamics and Surface Complexation Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengyuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiandong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijun Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57 (3), pp.1342-1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.2c07171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04911145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mössbauer spectrometry insights into the redox reactivity of Fe-bearing phases in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charlet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Grenèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Grenèche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+                <w:t xml:space="preserve">Paul Wersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (4), pp.958-973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/s43578-022-00823-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04027115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive transport modelling with a coupled OpenFOAM ® -PHREEQC platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Resolving experimental biases in the interpretation of diffusion experiments with a user-friendly numerical reactive transport approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia M Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth M Tinnacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-022-01860-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.15029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-42260-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03822527v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04910993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty propagation in pore water chemical composition calculation using surrogate models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Water Saturation Level on Electrical Double Layer Properties in a Clay Mineral Mesopore: A Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.15077. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (1), pp.647-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18411-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779374v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water Saturation Level on Electrical Double Layer Properties in a Clay Mineral Mesopore: A Molecular Dynamics Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competitive Adsorption Processes at Clay Mineral Surfaces: A Coupled Experimental and Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Orucoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08637⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.144-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516885v1</w:t>
+                <w:t xml:space="preserve">insu-03568014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-level understanding of metal ion retention in clay-rich materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiandong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshio Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.461-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43017-022-00301-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03714436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Adsorption Processes at Clay Mineral Surfaces: A Coupled Experimental and Modeling Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+                <w:t xml:space="preserve">Reactive transport modelling with a coupled OpenFOAM ® -PHREEQC platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saideep Pavuluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.144-159. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.475-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-022-01860-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568014v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03822527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diffusion processes in the presence of a diffuse layer at charged mineral surfaces: a benchmark exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Uncertainty propagation in pore water chemical composition calculation using surrogate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chiaberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (4), pp.1319-1336. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-019-09845-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18411-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02280189v1</w:t>
+                <w:t xml:space="preserve">hal-03779374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pore‐Scale Investigation of Mineral Precipitation Driven Diffusivity Change at the Column‐Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling diffusion processes in the presence of a diffuse layer at charged mineral surfaces: a benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. I Steefel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020WR028483⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.1319-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-019-09845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03207694v2</w:t>
+                <w:t xml:space="preserve">insu-02280189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for discrete fracture-clay rock interaction incorporating electrostatic effects on transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Pore‐Scale Investigation of Mineral Precipitation Driven Diffusivity Change at the Column‐Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-020-10012-3⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (5), pp.e2020WR028483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03008871v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03207694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">porousMedia4Foam: Multi-scale open-source platform for hydro-geochemical simulations with OpenFOAM®</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A model for discrete fracture-clay rock interaction incorporating electrostatic effects on transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 145, pp.105199. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.395-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-020-10012-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03346087v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03008871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and Thermodynamic Insights into Anion Exchange by Green Rust</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">porousMedia4Foam: Multi-scale open-source platform for hydro-geochemical simulations with OpenFOAM®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saideep Pavuluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b05632⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.105199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488822v1</w:t>
+                <w:t xml:space="preserve">insu-03346087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of montmorillonite particle edge orientations by atomic-force microscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mechanistic and Thermodynamic Insights into Anion Exchange by Green Rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam I Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105442⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.851-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b05632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02476314v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polarizability on the Prediction of the Electrical Double Layer Structure in a Clay Mesopore: A Molecular Dynamics Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification of montmorillonite particle edge orientations by atomic-force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kraevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (11), pp.6221-6232. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, 105442 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875380v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02476314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Nernst‐Planck Equation in Heterogeneous Porous Media with Finite Volume Methods: Averaging Approaches at Interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Polarizability on the Prediction of the Electrical Double Layer Structure in a Clay Mesopore: A Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gimmi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR026832⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (11), pp.6221-6232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02496420v1</w:t>
+                <w:t xml:space="preserve">hal-02875380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface to Multiscale Simulation in Geochemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Solving the Nernst‐Planck Equation in Heterogeneous Porous Media with Finite Volume Methods: Averaging Approaches at Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gimmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 291, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.e2019WR026832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02942528v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02496420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modeling of Coupled Processes in Nanoporous Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Preface to Multiscale Simulation in Geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiandong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Steefel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (1), pp.75-109. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 291, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/rmg.2019.85.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03335698v1</w:t>
+                <w:t xml:space="preserve">insu-02942528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Alteration and Oxidation Profile in a Shallow Clay Aquitard: Example of the Tégulines Clay, East Paris Basin, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modeling of Coupled Processes in Nanoporous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/1606753⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.75-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2019.85.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01719398v1</w:t>
+                <w:t xml:space="preserve">insu-03335698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of an argillaceous rock in the presence of atmospheric conditions: A flow-through experiment and modelling study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Retention of arsenic, chromium and boron on an outcropping clay-rich rock formation (the Tégulines Clay, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Claret</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Made</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 642, pp.216-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02356015v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01817676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling uranium(VI) adsorption onto montmorillonite under varying carbo- nate concentrations: A surface complexation model accounting for the spillover effect on surface potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Weathering of an argillaceous rock in the presence of atmospheric conditions: A flow-through experiment and modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.09.049⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.252-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01614123v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02356015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of arsenic, chromium and boron on an outcropping clay-rich rock formation (the Tégulines Clay, eastern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling uranium(VI) adsorption onto montmorillonite under varying carbo- nate concentrations: A surface complexation model accounting for the spillover effect on surface potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. M Tinnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. A Davis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.037⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220, pp.291-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2017.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01817676v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01614123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Understanding of Uranyl Ion Complexation on Montmorillonite Edges: A Combined First-Principles Molecular Dynamics–Surface Complexation Modeling Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selenite Uptake by Ca–Al LDH: A Description of Intercalated Anion Coordination Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiandong Liu</w:t>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Tinnacher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52 (15), pp.8501 - 8509. </w:t>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.1624 - 1632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b02504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b04644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01868517v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01882419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenite Uptake by Ca–Al LDH: A Description of Intercalated Anion Coordination Geometries</w:t>
+                <w:t xml:space="preserve">Mechanistic Understanding of Uranyl Ion Complexation on Montmorillonite Edges: A Combined First-Principles Molecular Dynamics–Surface Complexation Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Ma</w:t>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiandong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ruth Tinnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52 (3), pp.1624 - 1632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b04644⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 52 (15), pp.8501 - 8509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b02504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01882419v1</w:t>
+                <w:t xml:space="preserve">insu-01868517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and crystallographic model for anion uptake by hydrated calcium aluminate (AFm): an example of molybdenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.7943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-26211-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01817891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From experimental variability to the sorption related retention parameters necessary for performance assessment models for nuclear waste disposal systems: The example of Pb adsorption on clay minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Orucoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Made</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163, pp.20 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01857042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering mineralogical changes and carbonation development during hydration and ageing of a consolidated ternary blended cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Loschetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (2), pp.150 - 157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S205225251701836X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01766385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a thermal perturbation on mineralogy and pore water composition in a clay-rock: an experimental and modeling study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A Deep Alteration and Oxidation Profile in a Shallow Clay Aquitard: Example of the Tégulines Clay, East Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/1606753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387039v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01719398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and growth of feitknechtite from nanocrystalline vernadite precursor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Lanson</w:t>
+                <w:t xml:space="preserve">Quantitative mineralogical mapping of hydrated low pH concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2665⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.360 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01598457v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Multiple Sorption Modes in Layered Double Hydroxides Using Mo As Structural Probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Spectral induced polarization of Na-montmorillonite dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Weigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00946⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 505, pp.1093-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849363v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01546901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative mineralogical mapping of hydrated low pH concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+                <w:t xml:space="preserve">Nucleation and growth of feitknechtite from nanocrystalline vernadite precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.767-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2017/0029-2665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2017.08.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01619711v1</w:t>
+                <w:t xml:space="preserve">insu-01598457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral induced polarization of Na-montmorillonite dispersions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evidence of Multiple Sorption Modes in Layered Double Hydroxides Using Mo As Structural Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.06.071⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (10), pp.5531 - 5540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01546901v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stern Layer Structure and Energetics at Mica–Water Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Soo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian C. Bourg</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Fenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (17), pp.9402 - 9412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b01828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01580064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ determination of the kinetics and mechanisms of nickel adsorption by nanocrystalline vernadite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of trace elements on carbonate thermodynamic constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 459, pp.24 - 31. </w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.730-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849472v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of trace elements on carbonate thermodynamic constants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In-situ determination of the kinetics and mechanisms of nickel adsorption by nanocrystalline vernadite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.185⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 459, pp.24 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333901v1</w:t>
+                <w:t xml:space="preserve">hal-01849472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of carbonate minerals in the distribution of trace elements in marine clay formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.798-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeps.2017.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls in using the hexaamminecobalt method for cation exchange capacity measurements on clay minerals and clay-rocks: Redox interferences between the cationic dye and the sample.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Effects of a thermal perturbation on mineralogy and pore water composition in a clay-rock: an experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.193-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269877v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of anion exclusion in clay interlayer nanopores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holmboe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrison Sposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.374-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CCMN.2016.0640403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01406301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion adsorption and diffusion in smectite : molecular, pore, and continuum scale views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth M. Tinnacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holmboe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.130-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Acid-Base Properties of Montmorillonite Edge Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pitfalls in using the hexaamminecobalt method for cation exchange capacity measurements on clay minerals and clay-rocks: Redox interferences between the cationic dye and the sample.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jebril Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b04677⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01415340v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of natural trace element distribution on the mobility of radionuclides. The exemple of nickel in a clay-rock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modeling the Acid-Base Properties of Montmorillonite Edge Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chiaberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (24), pp.13436-13445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b04677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01192891v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01415340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark reactive transport simulations of a column experiment in compacted bentonite with multispecies diffusion and explicit treatment of electrostatic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Alt-Epping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rasouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. U. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (3), pp.535-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-014-9451-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of dissolution and precipitation rates for clay-rocks minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Tremosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55, pp.108-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Transport in Nano-Porous Clays with Consideration of Electrostatic Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification of nanocrystalline goethite in reduced clay formations: Application to the Callovian-Oxfordian formation of Bure (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/rmg.2015.80.09⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269893v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of nanocrystalline goethite in reduced clay formations: Application to the Callovian-Oxfordian formation of Bure (France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ionic Transport in Nano-Porous Clays with Consideration of Electrostatic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2015-5096⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.287-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2015.80.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269885v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrophoretic mobility of montmorillonite. Zeta potential and surface conductivity effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 451, pp.21-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete restriction of 36Cl-diffusion by celestite precipitation in densely compacted illite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (5), pp.139-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.estlett.5b00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Cement/Clay Interactions: Feedback on the Increasing Complexity of Modelling Strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The influence of natural trace element distribution on the mobility of radionuclides. The exemple of nickel in a clay-rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-014-0340-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.155-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176615v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors to understand in-situ behavior of Cs in Callovo-Oxfordian clay rock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Robinet</w:t>
+                <w:t xml:space="preserve">Constraints from sulfur isotopes on the origin of gypsum at concrete/claystone interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.008⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70-71, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01154526v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from sulfur isotopes on the origin of gypsum at concrete/claystone interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+                <w:t xml:space="preserve">Key factors to understand in-situ behavior of Cs in Callovo-Oxfordian clay rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70-71, pp.84-95. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 387, pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2014.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01055790v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01154526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the squeezing technique to highly consolidated clayrocks for pore water characterisation: Lessons learned from experiments at the Mont Terri Rock Laboratory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulation of Cement/Clay Interactions: Feedback on the Increasing Complexity of Modelling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (2), pp.385-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-014-0340-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01172036v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling specific pH dependent sorption of divalent metals on montmorillonite surfaces. A review of pitfalls, recent achievements and current challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Applying the squeezing technique to highly consolidated clayrocks for pore water characterisation: Lessons learned from experiments at the Mont Terri Rock Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Sánchez-Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Giffaut</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Melón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/05.2013.01⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.2-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027680v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling CEC variations versus structural iron reduction levels in dioctahedral smectites. Existing approaches, new data and model refinements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jebril Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 407, pp.397-409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.05.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caesium uptake by Callovian-Oxfordian clayrock under alkaline perturbation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling specific pH dependent sorption of divalent metals on montmorillonite surfaces. A review of pitfalls, recent achievements and current challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.02.002⟩</w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 313 (5), pp.395-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2475/05.2013.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00861257v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization and modelling of the Toarcian/Domerian porewater at the Tournemire underground research laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tremosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tremosa</w:t>
+                <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arcos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (7), pp.1417-1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-driven transport in clayrock formations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caesium uptake by Callovian-Oxfordian clayrock under alkaline perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27, pp.463-478. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 27 (6), pp.1194-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664227v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of montmorillonite tactoid size on Na-Ca cation exchange reactions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diffusion-driven transport in clayrock formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goutelard Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Parneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gimmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.039⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.463-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664233v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and isotopic record of biotic and abiotic diagenesis of the Callovian-Oxfordian clayey formation of Bure (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling approaches for anion-exclusion in compacted Na-bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. J. Appelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 75 (10), pp.2633-2663. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.025⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 75 (13), pp.3698-3710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00587526v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution kinetics of synthetic Na-smectite. An integrated experimental approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+                <w:t xml:space="preserve">Metal speciation in landfill leachates with a focus on the influence of organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.06.037⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (9-10), pp.2036-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00665321v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb(II) and Zn(II) adsorption onto Na- and Ca-montmorillonites in acetic acid/acetate medium: Experimental approach and geochemical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ghayaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 361, pp.238-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00595248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Processes in a Clay Formation In-Situ Experiment: Part E - Equilibrium Controls on Chemistry of Pore Water from the Opalinus Clay, Mont Terri Underground Research Laboratory, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.990-1008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling approaches for anion-exclusion in compacted Na-bentonite</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolution kinetics of synthetic Na-smectite. An integrated experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Cama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsutomo Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Chino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Villiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 75 (13), pp.3698-3710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 75 (20), pp.5849-5864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597084v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal speciation in landfill leachates with a focus on the influence of organic matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mineralogical and isotopic record of biotic and abiotic diagenesis of the Callovian-Oxfordian clayey formation of Bure (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.05.014⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (10), pp.2633-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605888v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00587526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical processes in a clay formation in situ experiment: Part F - Reactive transport modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Alt-Epping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gimmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.X. Leupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.1009-1022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical processes in a clay formation in situ experiment: Part G - Key interpretations and conclusions. Implications for repository safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stroes-Gascoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.X. Leupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.1023-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface conductivity on the apparent zeta potential of TiO2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 356 (2), pp.442-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iodine in a clay formation: Implications for iodine fate in geological disposals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Influence of montmorillonite tactoid size on Na-Ca cation exchange reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.443-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563956v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium distribution and origins in a natural clayey formation (Callovian-Oxfordian, Paris Basin, France): A new sequential extraction procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (10), p. 2926-2942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2010.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Exchange Selectivity Coeffi cient Values on Smectite and Mixed-Layer Illite/Smectite Minerals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Gautier</w:t>
+                <w:t xml:space="preserve">Natural iodine in a clay formation: Implications for iodine fate in geological disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laurioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/sssaj2008.0285⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (1), pp.16-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514039v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust model for pore-water chemistry of clayrock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Influence of reaction kinetics and mesh refinement on the numerical modelling of concrete/clay interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Burnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 73 (21), p.6470-6483. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 364 (1-2), p. 58-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512606v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of molecular dynamics simulations with triple layer and modified Gouy-Chapman models in a 0.1 M NaCl-montmorillonite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10809,2351 +10788,2489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reaction kinetics and mesh refinement on the numerical modelling of concrete/clay interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A robust model for pore-water chemistry of clayrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (21), p.6470-6483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.10.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512711v1</w:t>
+                <w:t xml:space="preserve">hal-00512606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosities accessible to HTO and iodide on water-saturated compacted clay materials and relation with the forms of water: A low field proton NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Z. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (24), pp.7290-7302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2009.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na+ and HTO diffusion in compacted bentonite: Effect of surface chemistry and related texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Melkior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Melkior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+                <w:t xml:space="preserve">C. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brouard</w:t>
+                <w:t xml:space="preserve">S. Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 370 (1-4), p. 9-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.02.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation exchanged Fe(II) and Sr compared to other divalent cations (Ca, Mg) in the Bure Callovian-Oxfordian formation. Implications for porewater composition modelling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cation Exchange Selectivity Coeffi cient Values on Smectite and Mixed-Layer Illite/Smectite Minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.11.002⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (3), p. 928-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2008.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597171v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transfer at the mineral/water interface: Selenium reduction by ferrous iron sorbed on clay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cation exchanged Fe(II) and Sr compared to other divalent cations (Ca, Mg) in the Bure Callovian-Oxfordian formation. Implications for porewater composition modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.08.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (4), pp.641-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261713v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the composition of the pore water in a clay-rock geological formation (Callovo-Oxfordian, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the mobility and potential retention of iodine in the Callovovian-Oxfordian formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.11.009⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.539-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00404284v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible surface-sorption-induced electron-transfer oxidation of Fe(II) at reactive sites on a synthetic clay mineral</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Two cation exchange models for direct and inverse modelling of solution major cation composition in equilibrium with illite surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis G. Rancourt</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 71 (4), pp.863-876. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.10.019⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 71 (5), pp.1098-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00597192v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mobility and potential retention of iodine in the Callovovian-Oxfordian formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reversible surface-sorption-induced electron-transfer oxidation of Fe(II) at reactive sites on a synthetic clay mineral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis G. Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2005.12.004⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (4), pp.863-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597205v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cation exchange models for direct and inverse modelling of solution major cation composition in equilibrium with illite surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Electron transfer at the mineral/water interface: Selenium reduction by ferrous iron sorbed on clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Scheinost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Gautier</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 71 (5), pp.1098-1114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 71 (23), pp.5731-5749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597198v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the porewater chemistry of the Callovian-Oxfordian formation at a regional scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the composition of the pore water in a clay-rock geological formation (Callovo-Oxfordian, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.06.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (5), pp.1087 à 1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664798v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00404284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe(II)-Na(I)-Ca(II) cation exchange on montmorillonite in chloride medium: Evidence for preferential clay adsorption of chloride - Metal ion pairs in seawater.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the porewater chemistry of the Callovian-Oxfordian formation at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Braibant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11 (2), pp.115-137. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338, pp.917-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10498-004-1166-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00109237v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the interlayer cationic composition and hydration state of Ca-montmorillonite: analytical chemistry, chemical modelling and XRD profile modelling study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69, pp.2797-2812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for calcium-chloride ion pairs in the interlayer of montmorillonite. A XRD profile modeling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.348-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CCMN.2005.0530403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox potential measurements and Mössbauer spectrometry of FeII adsorbed onto FeIII (oxyhydr)oxides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Fe(II)-Na(I)-Ca(II) cation exchange on montmorillonite in chloride medium: Evidence for preferential clay adsorption of chloride - Metal ion pairs in seawater.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2005.06.013⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (2), pp.115-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-004-1166-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597392v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The titration of clay minerals I. Discontinuous backtitration technique combined with CEC measurements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Redox potential measurements and Mössbauer spectrometry of FeII adsorbed onto FeIII (oxyhydr)oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Silvester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.11.021⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69 (20), pp.4801-4815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2005.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109236v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The titration of clay minerals II. Structure-based model and implications for clay reactivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 273 (1), pp.234-246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.11.022⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The titration of clay minerals I. Discontinuous backtitration technique combined with CEC measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273 (1), pp.224-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2003.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109235v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Transport in Natural and Engineered Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Druhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">85, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781501512001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and engineered clay barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Bergaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Tournassat; Carl I. Steefel; Ian C. Bourg; Faiza Bergaya. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 432 p., 2015, Developments in clay science, 9780081000274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13163,405 +13280,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the long-term stability of multi-barrier systems for radioactive waste disposal in geological clay formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yitian Xiao; Fiona Whitaker; Tianfu Xu; Carl Steefel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Transport Modeling: Applications in Subsurface Energy and Environmental Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.CHAPTER 8, 2018, 9781119060000. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119060031.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microstructure on anion exclusion in compacted clay media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thorsten Schäfer; Reiner Dohrmann; H.C. Greenwell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Clay Minerals Society Workshop Lectures Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, pp.137-149, 2016, FILLING THE GAPS – FROM MICROSCOPIC PORE STRUCTURES TO TRANSPORT PROPERTIES IN SHALES, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of bentonite : an additive model applied to uranyl sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Wolthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Lützenkirchen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface complexation modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.539-552, 2006, Interface Science and Technology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1573-4285(06)80064-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13571,100 +13688,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions cations - argiles : le cas du Fe(II). Application au contexte de stockage profond des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00710111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13674,1403 +13791,1463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Reactive transport models are cornerstone tools for optimizing the phytostabilization management of mining residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">AQUACONSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570318v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of explicit polarizability in molecular modeling of clay-water interfaces across hydration states</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM International Symposium "Molecular modeling in soil science – achievements and perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">GAF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474656v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive transport models are cornerstone tools for optimizing the phytostabilization management of mining residues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUACONSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101456v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of explicit polarizability in molecular modeling of clay-water interfaces across hydration states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Désert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">CECAM International Symposium "Molecular modeling in soil science – achievements and perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570249v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenate uptake by green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Orucoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Warmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Transport in Fractured Shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam D. Jew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04092124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive sorption processes at clay surfaces: Experimental and modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Orucoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">porousMedia4Foam: An open-source multiphase reactive transport platform based on OpenFOAM for geothermal applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saideep Pavuluri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prediction of Uranium(VI) Diffusion in Montmorillonite at Various Chemical Solution Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C Pistorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Tinnacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How to integrate geochemistry at affordable costs into reactive transport for large-scale systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Helmholtz-Zentrum Dresden-Rossendorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;lab-on-a-chip&amp;quot; experiment for assessing mineral precipitation processes in fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating uranium(VI) diffusion in sodium-montmorillonite as a function of chemical solution conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ion exchange in fougèrite: influence of crystal size and structural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam I Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">257th National Meeting of the American-Chemical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Euroclay 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380965v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mean electrostatic model for ion transport through heterogeneous clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Retention of arsenic, chromium and boron on an outcropping clay-rich rock formation (the Tégulines Clay, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2019</w:t>
+              <w:t xml:space="preserve">Euroclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078434v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Gluconic Acid in Context of Radioactive Waste Disposal: Batch Experiments</w:t>
               </w:r>
@@ -15184,6840 +15361,6780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03363718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion exchange in fougèrite: influence of crystal size and structural defects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Multi-component reactive transport in a claystone: insights from a ten-year alkaline in situ injection experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Linard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196552v1</w:t>
+                <w:t xml:space="preserve">hal-02155142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of arsenic, chromium and boron on an outcropping clay-rich rock formation (the Tégulines Clay, eastern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of calcite on uranium(VI) sorption onto montmorillonite clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diem Quynh La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Tinnacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">National Meeting of the American-Chemical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073943v1</w:t>
+                <w:t xml:space="preserve">hal-02380964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of calcite on uranium(VI) sorption onto montmorillonite clay</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling of coupled processes in nanoporous media. From molecular dynamics information to reactive transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruth Tinnacher</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Meeting of the American-Chemical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, philadelphie, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380964v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-component reactive transport in a claystone: insights from a ten-year alkaline in situ injection experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Ion exchange in fougèrite: influence of crystal size and structural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam I Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on the Chemistry and Migration Behavior of Actinides and Fission Products in the Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155142v1</w:t>
+                <w:t xml:space="preserve">hal-02154923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of coupled processes in nanoporous media. From molecular dynamics information to reactive transport modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Coupling clay swelling properties to hydro-geochemical conditions: a reactive transport modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. I. Steefel</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">DECOVALEX 2019 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Brugg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154808v1</w:t>
+                <w:t xml:space="preserve">hal-02319632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion exchange in fougèrite: influence of crystal size and structural defects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating uranium(VI) diffusion in sodium-montmorillonite as a function of chemical solution conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Tinnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pistorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">257th National Meeting of the American-Chemical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154923v1</w:t>
+                <w:t xml:space="preserve">hal-02380965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling clay swelling properties to hydro-geochemical conditions: a reactive transport modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A mean electrostatic model for ion transport through heterogeneous clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECOVALEX 2019 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Brugg, Switzerland</w:t>
+              <w:t xml:space="preserve">Euroclay 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319632v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Continuum Reactive Transport Modeling Approaches for Heterogeneous Clay Media: Overview and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From microstructure description to macro-scale properties of clay barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">CouFrac - International Conference on Coupled Processes in Fractured Geological Media: Observation, Modeling, and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879540v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From microstructure description to macro-scale properties of clay barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Shales and geological waste repositories: from microstructure description to macro-scale properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CouFrac - International Conference on Coupled Processes in Fractured Geological Media: Observation, Modeling, and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources XXII - CMWR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896031v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shales and geological waste repositories: from microstructure description to macro-scale properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-Continuum Reactive Transport Modeling Approaches for Heterogeneous Clay Media: Overview and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Water Resources XXII - CMWR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735560v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox potential measurements in a claystone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diffusion in clays. Continuum and micro-continuum approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">9th International Conference on Porous Media &amp; Annual Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523729v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging a pore network in a clay-rock at the sub-nanometer scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Retention behavior of As, Cr, B, Hg, and Cd on Teguline Clay samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Porous Media &amp; Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Clay Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501201v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING URANIUM(VI) ADSORPTION ONTO MONTMORILLONITE UNDER VARYING CARBONATE CONCENTRATIONS: A SURFACE COMPLEXATION MODEL ACCOUNTING FOR THE SPILLOVER EFFECT ON SURFACE POTENTIAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kinetics and Mechanisms of Ni Sorption by Nanocrystalline Vernadite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527131v1</w:t>
+                <w:t xml:space="preserve">hal-01500326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shales and geological waste repositories: from microstructure description to macro-scale properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling the acid-base properties of montmorillonite edge surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Gaboreau</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chiaberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Franciscp, United States</w:t>
+              <w:t xml:space="preserve">Clay Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552723v1</w:t>
+                <w:t xml:space="preserve">hal-01522406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention behavior of As, Cr, B, Hg, and Cd on Teguline Clay samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Redox potential measurements in a claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">, Sep 2017, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521010v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in clays. Continuum and micro-continuum approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Imaging a pore network in a clay-rock at the sub-nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pret²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Porous Media &amp; Annual Meeting 2017</w:t>
+              <w:t xml:space="preserve">9th International Conference on Porous Media &amp; Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496297v1</w:t>
+                <w:t xml:space="preserve">hal-01501201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Mechanisms of Ni Sorption by Nanocrystalline Vernadite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Shales and geological waste repositories: from microstructure description to macro-scale properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Franciscp, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500326v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the acid-base properties of montmorillonite edge surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">MODELING URANIUM(VI) ADSORPTION ONTO MONTMORILLONITE UNDER VARYING CARBONATE CONCENTRATIONS: A SURFACE COMPLEXATION MODEL ACCOUNTING FOR THE SPILLOVER EFFECT ON SURFACE POTENTIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth M. Tinnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Davis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian C. Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522406v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil d'altération dans les argiles tégulines, Bassin de Paris, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics simulations of anion exclusion in clay interlayer nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holmboe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrison Sposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">14éme Colloque du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349598v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in clays: molecular scale view, continuum scale modeling and importance of microstructure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profil d'altération dans les argiles tégulines, Bassin de Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279489v1</w:t>
+                <w:t xml:space="preserve">hal-01349598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion exclusion and diffusion in smectite clay barriers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diffusion in clays: molecular scale view, continuum scale modeling and importance of microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">252nd American Chemical Society National Meeting &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608567v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of anion exclusion in clay interlayer nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Anion exclusion and diffusion in smectite clay barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Tinnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holmboe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14éme Colloque du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">252nd American Chemical Society National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293206v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention processes in clay-rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kinetic experiments in order to determine the rate of oxygen consumption by the Callovian-Oxfordian argillaceous rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Tremosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jebril Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Clays in natural and engineered barriers for radioactive waste confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140507v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium(VI) Diffusion in Sodium-Montmorillonite at Alkaline pH</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbonates reactivity in temperature and interactions with Fe- minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Madé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306557v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of the modified Gouy-Chapman model for clay surfaces in equilibrium witha CaCl 2 electrolyte: a molecular dynamic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Uranium(VI) Diffusion in Sodium-Montmorillonite at Alkaline pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Tinnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. T. Birkholzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">14ème Colloque du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118802v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic experiments in order to determine the rate of oxygen consumption by the Callovian-Oxfordian argillaceous rock</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Breakdown of the modified Gouy-Chapman model for clay surfaces in equilibrium witha CaCl 2 electrolyte: a molecular dynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vinsot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in natural and engineered barriers for radioactive waste confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118917v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonates reactivity in temperature and interactions with Fe- minerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Study of dolomite dissolution at various temperatures – Evidence for the formation of nanocrystalline secondary phases at dolomite surface and influence on dolomite interactions with other minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Madé</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">2015 AGU Fall meeting, American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118666v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of dolomite dissolution at various temperatures – Evidence for the formation of nanocrystalline secondary phases at dolomite surface and influence on dolomite interactions with other minerals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of microstructure on anion exclusion in compacted clay media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 AGU Fall meeting, American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clay Mineral Society, Jul 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182905v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microstructure on anion exclusion in compacted clay media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structural defects in layered structures: Their determination and their impact on reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clay Mineral Society, Jul 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Clays in natural and engineered barriers for radioactive waste confinement: 6th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137606v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural defects in layered structures: Their determination and their impact on reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Retention processes in clay-rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in natural and engineered barriers for radioactive waste confinement: 6th international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119333v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of cation adsorption at mica-water interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Impacts of pore structure and diffusion-accessible porosity for calcium-bromide diffusion in sodium-montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth M. Tinnacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holmboe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. Bourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609194v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ diffusion test of hydrogen gas in the Opalinus Clay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the breakdown of modified Gouy-Chapman model for 2:1 salt background electrolyte: A molecular dynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl I. Steefel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192886v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of pore structure and diffusion-accessible porosity for calcium-bromide diffusion in sodium-montmorillonite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ diffusion test of hydrogen gas in the Opalinus Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. J. Appelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lettry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.563-578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP400.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609217v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the breakdown of modified Gouy-Chapman model for 2:1 salt background electrolyte: A molecular dynamic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulations of cation adsorption at mica-water interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carl I. Steefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609208v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoddem: an example of alive thermochemical database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Parmentier</w:t>
+                <w:t xml:space="preserve">Controls of Ca/Mg/Fe activity ratios in pore water chemistry models of the Callovian--Oxfordian Clay Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourteenth International Symposium on Water-Rock Interaction, WRI 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.475-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812419v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of Ca/Mg/Fe activity ratios in pore water chemistry models of the Callovian--Oxfordian Clay Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+                <w:t xml:space="preserve">Thermoddem: an example of alive thermochemical database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Symposium on Water-Rock Interaction, WRI 14</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. under process</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781650v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and modeling the behavior of synthetic cementitious like pore waters injected in an equipped borehole of the Meuse Haute Marne Underground Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Mechanisms and Modeling of Cement/Waste Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées dans le domaine de la thermodynamique des minéraux argileux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gailhanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque du Groupe Français des Argiles (GFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical homologue speciation in natural systems: a key to understand the anthropogenic RN fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrite-electrode potential measurements in reference solutions versus measured and computed redox potential: at the roots of an innovative generic pH electrode for nuclear waste repositories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cement/clay interactions: feedback on the increasing complexity of modeling assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703579v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cement water injection in an equipped borehole of the Meuse Haute Marne Underground Research Laboratory: monitoring and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Caesium uptake by Callovian-Oxfordian clayrock under alkaline perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+              <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725892v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caesium uptake by Callovian-Oxfordian clayrock under alkaline perturbation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Investigations on structural iron electrochemical properties in layered silicates using massive mica electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jebril Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705340v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on structural iron electrochemical properties in layered silicates using massive mica electrodes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagenetic carbonates in clay-rich marine formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703583v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic carbonates in clay-rich marine formations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Prediction of nickel mobility in a clayey formation requires accurate knowledge of the mineralogical assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701814v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nickel mobility in a clayey formation requires accurate knowledge of the mineralogical assemblage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature on the geochemistry of Callovo-oxfordian argillite: batch experiments and modelling at 80°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703575v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on the geochemistry of Callovo-oxfordian argillite: batch experiments and modelling at 80°C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">Cement water injection in an equipped borehole of the Meuse Haute Marne Underground Research Laboratory: monitoring and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701811v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cement/clay interactions: feedback on the increasing complexity of modeling assumptions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling the dioctahedral smectites layer charge variation versus structural Iron reduction level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jebril Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701808v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dioctahedral smectites layer charge variation versus structural Iron reduction level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diffuse transport in clay media: µm to nm scale characterization of pore space and mineral spatial organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Charlet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703576v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse transport in clay media: µm to nm scale characterization of pore space and mineral spatial organization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induced polarization of clay-sand mixtures: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Okay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705345v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization of clay-sand mixtures: experiments and modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Modelling specific adsorption of divalent metals on montmorillonite surfaces. Pitfalls, recent achievements and current challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giffaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735691v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling specific adsorption of divalent metals on montmorillonite surfaces. Pitfalls, recent achievements and current challenges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pyrite-electrode potential measurements in reference solutions versus measured and computed redox potential: at the roots of an innovative generic pH electrode for nuclear waste repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Giffaut</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701812v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anions in clay materials : a case study for multi-scale modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering clay rock heterogeneity in radionuclide retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Altmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00611656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative EPMA and μ-XRF methods for mapping micro-scale distribution of iodine in biocarbonates of the Callovian-Oxfordian clayey formation at Bure, Eastern part of the Paris Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">CO2 partial pressure in clayrocks: a general model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Falkenberg</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere (Migration '09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water-Rock Interaction WRI-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guanajuato, Mexico. pp.855-858</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00492597v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 partial pressure in clayrocks: a general model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Comparative EPMA and μ-XRF methods for mapping micro-scale distribution of iodine in biocarbonates of the Callovian-Oxfordian clayey formation at Bure, Eastern part of the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Denecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Falkenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water-Rock Interaction WRI-13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere (Migration '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kennewick, United States. pp.271-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2010.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664967v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00492597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and properties of iron-rich Na montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Miehe-Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of ferrous iron in anoxic environments: electron transfers in Se(IV)-Fe(II) mineral systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">232nd ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic montmorillonite containing iron: preparation and caracterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Miehé-Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st. Annual Workshop, 6TH EC FP - FUNMIG IP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption-induced reversible oxidation of Fe(II) a the montmorillonite/water interface. A Mössbauer Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miehé-Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-G. Rangourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st. Annual Workshop, 6TH EC FP - FUNMIG IP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences of the Fe(II) high redox reactivity in clay phases of Callovian-Oxfordian clay-stones. A Mössbauer study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miehé-Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st. Annual Workshop 6TH EC FP - FUNMIG IP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22027,1087 +22144,1087 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Component Reactive Transport in a Claystone: Insights from a Ten-Year Alkaline In Situ Injection Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Steefel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023 - International conference on geochemistry and related subjects,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of anion sorption by hydrated calcium aluminates (AFm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of green rust structure on anion exchange processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam I Agnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">YNHM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering profile in a near-surface aquitard : example of the teguline Clay, East Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montmorillonite particles size distribution and edge surfaces orientation using AFM imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V. Kraevskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01633093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation kinetics of tailings from the Callovo-Oxfordian argillites: flow-through experiments and modelling at the reactor scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Madé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical evolution of a HLW cell in Callovo-Oxfordian Claystone: taking into account the oxic transient period</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of surface conductivity on the apparent zeta potential of homoionic montmorillonite particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+              <w:t xml:space="preserve">Clay Conference : Clays in Natural and Engineered Barriers for Radioactive Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119819v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Callovo-oxfordian argillite at 80 °C : batch experiments and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+                <w:t xml:space="preserve">Chemical evolution of a HLW cell in Callovo-Oxfordian Claystone: taking into account the oxic transient period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cochepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement - 6th International Conference</w:t>
+              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119495v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface conductivity on the apparent zeta potential of homoionic montmorillonite particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geochemistry of Callovo-oxfordian argillite at 80 °C : batch experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Conference : Clays in Natural and Engineered Barriers for Radioactive Waste</w:t>
+              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement - 6th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119979v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId583"/>
+      <w:footerReference w:type="default" r:id="rId585"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23254,51 +23371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyuan Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancai Lu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2026.91B.12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107928" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05143813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Sarsenbayev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl I Steefel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko M Wainwright" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2511885122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04974315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chevrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Filip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c10829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Guo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Fox" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Steefel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S Nico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Jin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyuan Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqi Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04941h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04569499v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104357" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04695176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Orucoglu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107569" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Lees" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Z Weber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pupa U P A Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2023.102197" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dohrmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#236;a Victoria Villar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2023-9057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04910993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Tinnacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42260-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04911145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c07171" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04027115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gren&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wersin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00823-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03822527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saideep Pavuluri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01860-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03779374v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18411-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03516885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kalinichev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00301-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09845-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03207694v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Deng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I Steefel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028483" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03008871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl I. Steefel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10012-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346087v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488822v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam I Agnel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05632" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kraevsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105442" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02875380v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00190" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gimmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026832" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02942528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.09.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2019.85.4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1606753" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02356015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.07.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5LNQM79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01614123v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. M Tinnacher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Davis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01817676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Made" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.037" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01868517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tinnacher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02504" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01817891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fauchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26211-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lundy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.07.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01766385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225251701836X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387039v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gailhanou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2665" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00946" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.08.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSN2MPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Weigand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Zimmermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.071" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01580064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Bourg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Soo Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01828" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01333901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mad&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.185" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.043" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269877v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebril Hadi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K0HNFSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406301v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmboe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Sposito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2016.0640403" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01368176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Tinnacher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Davis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01415340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Davis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04677" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01192891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQPV58V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01192890v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasouli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Steefel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. U. Mayer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9451-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355409v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.10.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NP9J5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2015.80.09" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5096" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.03.047" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMWCJZHV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chagneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5b00080" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176615v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Munier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0340-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154526v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01055790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2014.01.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ1PC9Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01172036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. S&#225;nchez-Ledesma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mel&#243;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.07.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4NMH5K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01027680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2013.01" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M1CTC2K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.02.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T23LP76V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675192v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremosa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2PWLCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664227v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Altmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutelard Florence" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.09.015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ2S74KW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664233v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587526v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grangeon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665321v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cama" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomo Sato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Chino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.06.037" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9DFB2D3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597132v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Pearson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597084v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. J. Appelo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.04.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605888v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.05.014" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.X. Leupin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597107v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroes-Gascoyne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600299v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.016" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563956v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurioux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Conte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.030" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552939v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.02.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514039v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0285" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512606v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.021" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCM5WZJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.06.051" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512711v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1KLM9M5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450881v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512714v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahiaoui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thoby" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.035" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0QMJWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597171v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.11.002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Scheinost" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.08.024" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404284v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.11.009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-628GRFWP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597192v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G. Rancourt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5XFQJ2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597205v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.12.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597198v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.11.018" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664798v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bardot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.06.002" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109237v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-004-1166-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VXDDC7P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106998v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.008" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105762v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530403" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597392v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Silvester" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gehin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.013" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63L4Z3F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109236v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.021" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWL9QXKJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109235v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.022" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2V46BHF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03173324v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501512001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269869v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bergaya" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Natural-and-Engineered-Clay-Barriers/isbn-9780081000274/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01897591v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119060031.ch8" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01368169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.11" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597245v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Wolthers" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-4285(06)80064-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00710111v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474656v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05101456v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Moreau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050561v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092124v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Jew" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03667914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685389v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450514v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Pistorino" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554408v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Poonoosamy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13613" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380965v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pistorino" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02078434v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Soler" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196552v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073943v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380964v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hall" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Shaw" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Quynh La" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02155142v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154808v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154923v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02319632v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01879540v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01896031v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735560v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01523729v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01501201v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pret&#178;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01527131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552723v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaboreau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521010v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01522406v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349598v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01279489v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04608567v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bourg" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01293206v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01140507v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306557v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Birkholzer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118802v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118917v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118666v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01182905v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01137606v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119333v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04609194v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01192886v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lundy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wechner" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lettry" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP400.12" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04609217v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04609208v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812419v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00781650v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.133" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780402v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00798186v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00811188v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sato" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00703579v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725892v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00705340v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00703583v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvester" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701814v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurek" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00703575v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701811v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701808v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00703576v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00705345v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00735691v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Okay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701812v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599424v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611656v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492597v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Denecke" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkenberg" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.04.003" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664967v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161419v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Miehe-Brendle" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268723v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Scheinost" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293916v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Mieh&#233;-Brendl&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293918v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieh&#233;-Brendl&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-G. Rangourt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294524v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04143531v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Steefel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Linard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681522v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282669v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01523110v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633093v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Kraevskiy" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01523940v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119819v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cochepin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119495v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119979v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyuan Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancai Lu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiandong Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2026.91B.12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05604514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournassat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527567123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.107928" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05143813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Sarsenbayev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl I Steefel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko M Wainwright" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2511885122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04974315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chevrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beauvois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Filip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c10829" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04569499v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104357" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04695176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Orucoglu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mad&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107569" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c07338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04649933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Fox" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Steefel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S Nico" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04454401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Jin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyuan Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqi Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04941h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2023.102197" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Lees" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Z Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pupa U P A Gilbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02715" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Dohrmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#236;a Victoria Villar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2023-9057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04911145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c07171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04027115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gren&#232;che" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wersin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00823-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04910993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Tinnacher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42260-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03516885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08637" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kalinichev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00301-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03822527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saideep Pavuluri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01860-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03779374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18411-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09845-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03207694v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Deng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molins" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I Steefel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028483" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03008871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl I. Steefel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-020-10012-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03346087v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105199" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam I Agnel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b05632" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kraevsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105442" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02875380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00190" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gimmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026832" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02942528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2019.85.4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01817676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Made" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02356015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.07.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5LNQM79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01614123v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. M Tinnacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Davis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04644" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01868517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tinnacher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02504" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01817891v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fauchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26211-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lundy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01766385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225251701836X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1606753" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.08.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSN2MPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01546901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Weigand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;riguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Zimmermann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.071" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598457v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2017/0029-2665" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00946" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01580064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Bourg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Soo Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b01828" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01333901v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mad&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.185" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.03.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01334149v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2017.01.043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387039v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gailhanou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmboe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Sposito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2016.0640403" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01368176v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Tinnacher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Davis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269877v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebril Hadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.03.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K0HNFSF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01415340v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Davis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b04677" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01192890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alt-Epping" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasouli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Steefel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. U. Mayer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9451-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.10.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NP9J5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269885v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5096" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269893v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2015.80.09" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.03.047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMWCJZHV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01269920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chagneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5b00080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01192891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinsot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giffaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.11.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQPV58V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01055790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2014.01.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ1PC9Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01154526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.08.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176615v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Munier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0340-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01172036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fernandez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. S&#225;nchez-Ledesma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mel&#243;n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.07.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4NMH5K9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024553v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.05.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M1CTC2K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01027680v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2013.01" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675192v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2PWLCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861257v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.02.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T23LP76V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664227v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Altmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutelard Florence" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.09.015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ2S74KW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597084v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. J. Appelo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.04.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00605888v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Sch&#228;fer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.05.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595248v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ghayaza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.05.028" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597132v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Pearson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.008" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665321v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cama" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsutomo Sato" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Chino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.06.037" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9DFB2D3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587526v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grangeon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597122v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.X. Leupin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597107v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroes-Gascoyne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00600299v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bizi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.016" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664233v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.039" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552939v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.02.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00563956v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurioux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Conte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.030" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512711v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Burnol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.10.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1KLM9M5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.06.051" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512606v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.021" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCM5WZJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450881v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.09.014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512714v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Melkior" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahiaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thoby" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.02.035" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ0QMJWV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0285" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597171v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.11.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597205v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.12.004" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597198v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.11.018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597192v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G. Rancourt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.019" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5XFQJ2J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Scheinost" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.08.024" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404284v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.11.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-628GRFWP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664798v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bardot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.06.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106998v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105762v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2005.0530403" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109237v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-004-1166-5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4VXDDC7P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597392v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Silvester" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gehin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.013" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63L4Z3F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109235v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Poinsignon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.022" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2V46BHF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109236v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2003.11.021" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWL9QXKJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03173324v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501512001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269869v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Bergaya" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Natural-and-Engineered-Clay-Barriers/isbn-9780081000274/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01897591v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119060031.ch8" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01368169v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.11" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597245v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Wolthers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1573-4285(06)80064-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00710111v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05101456v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Moreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474656v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050561v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092124v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Jew" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03667914v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03685389v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450514v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Pistorino" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554408v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Poonoosamy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13613" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196552v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073943v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02155142v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380964v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Shaw" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Quynh La" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154808v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154923v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02319632v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380965v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pistorino" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02078434v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Soler" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01896031v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735560v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01879540v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01496297v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521010v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01500326v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01522406v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01523729v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01501201v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pret&#178;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552723v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaboreau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01527131v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01293206v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349598v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01279489v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04608567v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bourg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118917v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118666v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306557v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Birkholzer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118802v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01182905v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01137606v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119333v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01140507v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04609217v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04609208v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01192886v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lundy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wechner" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lettry" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP400.12" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04609194v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00781650v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.133" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812419v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780402v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00798186v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieillard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00811188v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sato" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701808v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00705340v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00703583v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvester" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701814v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurek" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00703575v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701811v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725892v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00703576v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00705345v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00735691v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Okay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701812v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00703579v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599424v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611656v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664967v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492597v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Denecke" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Falkenberg" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.04.003" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161419v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Miehe-Brendle" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268723v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Scheinost" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293916v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Mieh&#233;-Brendl&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293918v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieh&#233;-Brendl&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-G. Rangourt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294524v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04143531v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Steefel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Linard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03681522v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282669v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01523110v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633093v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Kraevskiy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01523940v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119979v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119819v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cochepin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119495v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>