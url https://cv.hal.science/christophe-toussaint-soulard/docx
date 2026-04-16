--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -4612,256 +4612,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques urbaines et mutations des espaces agricoles en Languedoc-Roussillon (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abrantes</w:t>
+                <w:t xml:space="preserve">Symposium international ISDA 2010 &amp;quot;Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 485, 19 p</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Série Systèmes agroalimentaires AG (32), pp.1677-1680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665555v1</w:t>
+                <w:t xml:space="preserve">hal-02657441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium international ISDA 2010 &amp;quot;Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
+                <w:t xml:space="preserve">Dynamiques urbaines et mutations des espaces agricoles en Languedoc-Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Série Systèmes agroalimentaires AG (32), pp.1677-1680</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 485, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657441v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles périurbaines : diversité et logiques de développement</w:t>
               </w:r>
@@ -5304,212 +5304,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural future : alternative scenarios for French rural society to 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La multifonctionnalité de l'agriculture en pratique : étude des relations entre exploitations agricoles et étangs de la Dombes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 319, 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931562v1</w:t>
+                <w:t xml:space="preserve">hal-02683493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multifonctionnalité de l'agriculture en pratique : étude des relations entre exploitations agricoles et étangs de la Dombes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rural future : alternative scenarios for French rural society to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (2), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1746-692X.2005.00003.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des espaces ruraux français à l'horizon 2020</w:t>
               </w:r>
@@ -5849,230 +5849,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre la tuberculose bovine en Corse : coévolution entre les dynamiques de la maladie et les configurations des rôles entre les acteurs impliqués</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Gisclard</w:t>
+                <w:t xml:space="preserve">How people navigate the foodscape? Analyzing the diversity of households’ food procurement practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP Sustainable food planning group, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059974v1</w:t>
+                <w:t xml:space="preserve">hal-04633534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How people navigate the foodscape? Analyzing the diversity of households’ food procurement practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">La lutte contre la tuberculose bovine en Corse : coévolution entre les dynamiques de la maladie et les configurations des rôles entre les acteurs impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréant Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP Sustainable food planning group, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633534v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The current state of French rural geography: an institutional perspective</w:t>
               </w:r>
@@ -6354,273 +6354,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures urbaines et nature en ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographier l’environnement alimentaire : fiabilité des sources de données et enjeux pour la transition des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature en ville : enjeux, transitions professionnelles et rationalités d'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études du travail de Lyon, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001301v1</w:t>
+                <w:t xml:space="preserve">hal-04582970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l’environnement alimentaire : fiabilité des sources de données et enjeux pour la transition des systèmes alimentaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agricultures urbaines et nature en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Nature en ville : enjeux, transitions professionnelles et rationalités d'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études du travail de Lyon, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582970v1</w:t>
+                <w:t xml:space="preserve">hal-04001301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences pour l'action au défi des transformations : réflexions à partir de la perspective des sciences transformatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel rôle de l’action publique dans le déploiement d’initiatives locales de solidarité alimentaire ? L’exemple d’une épicerie sociale dans une petite ville de l’Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’interdisciplinarité à l’épreuve des sciences transformatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NSS Dialogues, Nov 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001326v1</w:t>
+                <w:t xml:space="preserve">hal-03844143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographies of current and historic street food sites and licensing patterns in Montpellier</w:t>
               </w:r>
@@ -6721,204 +6734,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle de l’action publique dans le déploiement d’initiatives locales de solidarité alimentaire ? L’exemple d’une épicerie sociale dans une petite ville de l’Hérault</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Les Projets Alimentaires Territoriaux (PAT) : des outils pour gouverner les transitions vers des systèmes alimentaires durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Webinaire de fin du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844143v1</w:t>
+                <w:t xml:space="preserve">hal-03906082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Projets Alimentaires Territoriaux (PAT) : des outils pour gouverner les transitions vers des systèmes alimentaires durables ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences pour l'action au défi des transformations : réflexions à partir de la perspective des sciences transformatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de fin du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L’interdisciplinarité à l’épreuve des sciences transformatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NSS Dialogues, Nov 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906082v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
               </w:r>
@@ -7023,204 +7023,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial dimension of food injustice. The case studies of two mobile social grocery stores in rural areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Les Projets Alimentaires Territoriaux (PAT) : des outils pour gouverner les transitions vers des systèmes alimentaires durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers. Session "Pour une géographie des transitions territoriales ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890921v1</w:t>
+                <w:t xml:space="preserve">hal-03827328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Projets Alimentaires Territoriaux (PAT) : des outils pour gouverner les transitions vers des systèmes alimentaires durables ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orlane Rouquier</w:t>
+                <w:t xml:space="preserve">The spatial dimension of food injustice. The case studies of two mobile social grocery stores in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers. Session "Pour une géographie des transitions territoriales ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827328v1</w:t>
+                <w:t xml:space="preserve">hal-04890921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing food accessibility in rural areas: from a local food environment approach to a foodscape lens</w:t>
               </w:r>
@@ -7960,368 +7960,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dreysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Pulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de présentation des résultats du projet Surfood-Foodscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco Alimentation du Monde, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593275v1</w:t>
+                <w:t xml:space="preserve">hal-03577577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Block</w:t>
+                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577577v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de présentation des résultats du projet Surfood-Foodscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco Alimentation du Monde, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297087v1</w:t>
+                <w:t xml:space="preserve">hal-03593275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there food deserts in France? Insights from a relational approach of the urban foodscape in Montpellier</w:t>
               </w:r>
@@ -8428,51 +8428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Pulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8711,364 +8711,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du gaspillage alimentaire en restauration scolaire par analyse des flux de matière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultures urbaines et justice alimentaire dans les contextes nord-américains et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bigue</w:t>
+                <w:t xml:space="preserve">Kristin Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
+                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires et villes: interactions, innovations et leviers pour la durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Juvignac, France</w:t>
+              <w:t xml:space="preserve">Journées internationales et francophones de l'agriculture urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156971v1</w:t>
+                <w:t xml:space="preserve">hal-02791620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultures urbaines et justice alimentaire dans les contextes nord-américains et français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restaurer le pastoralisme autour des villes : projets d'acteurs publics locaux et d’éleveurs aux environs de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales et francophones de l'agriculture urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales de la Commission de géographie rurale du CNFG : Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG Comité National Français de Géographie, Jun 2019, Lisbonne, Portugal. 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791620v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer le pastoralisme autour des villes : projets d'acteurs publics locaux et d’éleveurs aux environs de Montpellier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+                <w:t xml:space="preserve">Caractérisation du gaspillage alimentaire en restauration scolaire par analyse des flux de matière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales de la Commission de géographie rurale du CNFG : Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG Comité National Français de Géographie, Jun 2019, Lisbonne, Portugal. 66 p</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires et villes: interactions, innovations et leviers pour la durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115332v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives pour la recherche interdisciplinaire et participative dans les territoires</w:t>
               </w:r>
@@ -9117,191 +9117,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does food availability differ by socioeconomic status of the neighborhood? A typology of foodscapes in Montpellier, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agriculture urbaine dans les politiques alimentaires des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP-SFP Conference "Agroecological transitions confronting climate breakdown: food planning for post-carbon city"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP Sustainable Food Planning Group, Nov 2019, Madrid, Spain. 289 p</w:t>
+              <w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.13 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132675v1</w:t>
+                <w:t xml:space="preserve">hal-02154466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture urbaine dans les politiques alimentaires des villes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does food availability differ by socioeconomic status of the neighborhood? A typology of foodscapes in Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.13 vues</w:t>
+              <w:t xml:space="preserve">AESOP-SFP Conference "Agroecological transitions confronting climate breakdown: food planning for post-carbon city"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP Sustainable Food Planning Group, Nov 2019, Madrid, Spain. 289 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154466v1</w:t>
+                <w:t xml:space="preserve">hal-03132675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street food in Montpellier, first insights after an exploratory 3-month fieldwork</w:t>
               </w:r>
@@ -9395,51 +9395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action research in international critical urban agrifood systems geographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10352,316 +10352,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système agricole en ville : l'exemple de Montpellier, France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward smart agriculture: conceptual description and practical applications in Italian and French case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739710v1</w:t>
+                <w:t xml:space="preserve">hal-01531667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecting agriculture and the cities: what are the characteristics of the innovation processes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Le système agricole en ville : l'exemple de Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG 2016 - Annual Meeting of the Association of American Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of American Geographers (AAG). Washington, USA., Mar 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796617v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward smart agriculture: conceptual description and practical applications in Italian and French case studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnecting agriculture and the cities: what are the characteristics of the innovation processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 14 p</w:t>
+              <w:t xml:space="preserve">AAG 2016 - Annual Meeting of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers (AAG). Washington, USA., Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531667v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des agricultures urbaines en Méditerranée, une comparaison internationale entre villes d’Europe du Sud et du Maghreb</w:t>
               </w:r>
@@ -11651,424 +11651,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion socio-spatiale du bâti agricole périurbain, un mode de régulation publique de la cohabitation entre activité agricole et usages résidentiels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus d'innovation et rôle de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le foncier agricole : usages, tensions et régulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2014, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">Journées 2014 du Labex Agro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis Fondation. Montpellier, FRA., Apr 2014, Montpellier, France. pp.8 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794146v1</w:t>
+                <w:t xml:space="preserve">hal-02792661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les initiatives ville-agriculture-alimentation sont-elles des innovations territoriales ? L'expérience d’une équipe de recherche à Montpellier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le «rapport au lieu de vie», concept pour une approche socio-spatiale du cohabiter : propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque ASRDLF : Métropolisation, cohésion et performance, quels futurs pour nos territoires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2014, Marne-La Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque «L’espace en partage»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795861v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le «rapport au lieu de vie», concept pour une approche socio-spatiale du cohabiter : propositions méthodologiques</w:t>
+                <w:t xml:space="preserve">La gestion socio-spatiale du bâti agricole périurbain, un mode de régulation publique de la cohabitation entre activité agricole et usages résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Soulard</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque «L’espace en partage»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.20</w:t>
+              <w:t xml:space="preserve">Le foncier agricole : usages, tensions et régulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2014, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601115v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'innovation et rôle de la recherche</w:t>
+                <w:t xml:space="preserve">Les initiatives ville-agriculture-alimentation sont-elles des innovations territoriales ? L'expérience d’une équipe de recherche à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2014 du Labex Agro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis Fondation. Montpellier, FRA., Apr 2014, Montpellier, France. pp.8 vues</w:t>
+              <w:t xml:space="preserve">51. Colloque ASRDLF : Métropolisation, cohésion et performance, quels futurs pour nos territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2014, Marne-La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792661v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les lieux agricoles façonnent l’identité locale d’un territoire périurbain : l’exemple du Lunellois en Languedoc (France)</w:t>
               </w:r>
@@ -12149,51 +12149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au lieu de vie des résidents du périurbain : une lecture socio-spatiale (enquêtes dans l’Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12307,217 +12307,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en partenariat au service du développent des territoires ruraux; quels dispositifs pour quels résultats appropriables?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agriparcs : vers de nouveaux modèles d’aménagement urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quiblier</w:t>
+                <w:t xml:space="preserve">Camille Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national du réseau rural français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">CANAL 2013 - Circulations et appropriations des normes et des modèles de l'action locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université Paul-Valéry - Montpellier 3 (UM3), FRA. Centre National de la Recherche Scientifique (CNRS). Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD)., Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198214v1</w:t>
+                <w:t xml:space="preserve">hal-02810878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriparcs : vers de nouveaux modèles d’aménagement urbain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche en partenariat au service du développent des territoires ruraux; quels dispositifs pour quels résultats appropriables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clément</w:t>
+                <w:t xml:space="preserve">Véronique Quiblier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANAL 2013 - Circulations et appropriations des normes et des modèles de l'action locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université Paul-Valéry - Montpellier 3 (UM3), FRA. Centre National de la Recherche Scientifique (CNRS). Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD)., Mar 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire national du réseau rural français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810878v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires : quel renouvellement des recherches sur l’agriculture urbaine ?</w:t>
               </w:r>
@@ -12674,519 +12674,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Braudel et la Méditerrannée : présentation de l’œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable cities vs sustainable agricultures : a scientific project on agro-urban systems, north and south of the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Grands Auteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Montpellier (MSH-M). FRA., May 2012, Montpellier, France. 7 p</w:t>
+              <w:t xml:space="preserve">Agriculture in an urbanizing society : International Conference on Multifunctional Agriculture and Urban-Rural Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2012, Wageningen, Netherlands. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803428v1</w:t>
+                <w:t xml:space="preserve">hal-02749704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une dynamique foncière duale pour les espaces agricoles dans les villes : l'exemple de Montpellier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Retour sur la co-construction d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80. Congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS). Montréal, CAN., May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.24 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804086v1</w:t>
+                <w:t xml:space="preserve">hal-02803810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur la co-construction d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pinto</w:t>
+                <w:t xml:space="preserve">A dual trend for urban agriculture: the case of Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.24 vues</w:t>
+              <w:t xml:space="preserve">Agriculture in an urbanizing society : International Conference on Multifunctional Agriculture and Urban-Rural Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2012, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803810v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable cities vs sustainable agricultures : a scientific project on agro-urban systems, north and south of the Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Valette</w:t>
+                <w:t xml:space="preserve">Une dynamique foncière duale pour les espaces agricoles dans les villes : l'exemple de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture in an urbanizing society : International Conference on Multifunctional Agriculture and Urban-Rural Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2012, Wageningen, Netherlands. 10 p</w:t>
+              <w:t xml:space="preserve">80. Congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS). Montréal, CAN., May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749704v1</w:t>
+                <w:t xml:space="preserve">hal-02804086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual trend for urban agriculture: the case of Montpellier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernand Braudel et la Méditerrannée : présentation de l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture in an urbanizing society : International Conference on Multifunctional Agriculture and Urban-Rural Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2012, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire Grands Auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Montpellier (MSH-M). FRA., May 2012, Montpellier, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747046v1</w:t>
+                <w:t xml:space="preserve">hal-02803428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des partenariats et élaborer des savoirs pour la recherche et pour l’action</w:t>
               </w:r>
@@ -13513,51 +13513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide Gouv-Innov : un guide pour qui ? Pour quoi faire ? Et comment s’en servir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Réseau Rural Français : Partenariat acteurs-chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13822,623 +13822,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire, circuler, habiter dans les campagnes d'aujourd'hui : un agencement complexe pour les agriculteurs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From agricultural practices to boundaries' objects in the collective actions design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France : Le concept de mode d'habiter à l'épreuve du développement rural durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Séminaire international Innovation and Sustainable Dévelopement in Agriculture and food (ISDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817189v1</w:t>
+                <w:t xml:space="preserve">hal-00510533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium international ISDA 2010 &amp;quot;Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
+                <w:t xml:space="preserve">Le diagnostic territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">OPDE 2010. Outils pour décider ensemble : aide à la décision et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Oct 2010, Montpellier, France. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821509v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse and territory: equidae holders’ relationship with space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Vial</w:t>
+                <w:t xml:space="preserve">Etalement urbain, dynamiques agricoles et politiques périurbaines : une analyse spatiale du Languedoc-Roussillon et du Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual meeting of the European association for animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion (Crete Island), Greece</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753046v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalement urbain, dynamiques agricoles et politiques périurbaines : une analyse spatiale du Languedoc-Roussillon et du Portugal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire, circuler, habiter dans les campagnes d'aujourd'hui : un agencement complexe pour les agriculteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France : Le concept de mode d'habiter à l'épreuve du développement rural durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754868v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From agricultural practices to boundaries' objects in the collective actions design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Napoleone</w:t>
+                <w:t xml:space="preserve">Symposium international ISDA 2010 &amp;quot;Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Innovation and Sustainable Dévelopement in Agriculture and food (ISDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510533v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic territorial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Michel</w:t>
+                <w:t xml:space="preserve">Horse and territory: equidae holders’ relationship with space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010. Outils pour décider ensemble : aide à la décision et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Oct 2010, Montpellier, France. Non paginé</w:t>
+              <w:t xml:space="preserve">61. Annual meeting of the European association for animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758221v1</w:t>
+                <w:t xml:space="preserve">hal-02753046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating farm buildings in peri-urban land planning: a social issue</w:t>
               </w:r>
@@ -14975,398 +14975,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier (analyser) la gouvernance territoriale ? Mise à l'épreuve d'une grille de lecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Michel</w:t>
+                <w:t xml:space="preserve">WHAT ARE FARMERS' DEVELOPMENT OPTIONS IN THE CONTEXT OF PÁRAMO CONSERVATION ? A CASE STUDY FROM COLOMBIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michel-Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Posner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AISRE - ASRDLF 2010. Identité, Qualité et Compétitivité Territoriale. Développement économique et cohésion dans les Territoires alpins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 23 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621169v1</w:t>
+                <w:t xml:space="preserve">hal-00525281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et gouvernance territoriale : une analyse par les dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nougaredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010. Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHAT ARE FARMERS' DEVELOPMENT OPTIONS IN THE CONTEXT OF PÁRAMO CONSERVATION ? A CASE STUDY FROM COLOMBIA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Michel-Dounias</w:t>
+                <w:t xml:space="preserve">Comment étudier (analyser) la gouvernance territoriale ? Mise à l'épreuve d'une grille de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 13 p</w:t>
+              <w:t xml:space="preserve">Colloque AISRE - ASRDLF 2010. Identité, Qualité et Compétitivité Territoriale. Développement économique et cohésion dans les Territoires alpins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525281v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture, habitudes alimentaires et durabilité des agrosystèmes forestiers en Afrique (Guinée, Cameroun): une approche géoagronomique</w:t>
               </w:r>
@@ -15814,51 +15814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragile Territories: Knowledge integration in the management and development of rural territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16526,51 +16526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17445,51 +17445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural futures. Alternative scenarios for rural society to 2020 : results of a French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17946,368 +17946,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional disparities in territorial dynamics across official categorisation of urban and rural areas (Occitanie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiatives locales et émergence d’une gouvernance du système alimentaire urbain : cas de Montpellier et Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuralGeo2017 "New rural geographies in Europe: actors, processes, policies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany. 154 p., 2017, "New rural geographies in Europe: actors, processes, policies", European Rural Geographies Conference, June 14-17, 2017, Braunschweig, Germany, Book of Abstracts</w:t>
+              <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602720v1</w:t>
+                <w:t xml:space="preserve">hal-01605895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives locales et émergence d’une gouvernance du système alimentaire urbain : cas de Montpellier et Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional disparities in territorial dynamics across official categorisation of urban and rural areas (Occitanie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
+              <w:t xml:space="preserve">RuralGeo2017 "New rural geographies in Europe: actors, processes, policies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany. 154 p., 2017, "New rural geographies in Europe: actors, processes, policies", European Rural Geographies Conference, June 14-17, 2017, Braunschweig, Germany, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605895v1</w:t>
+                <w:t xml:space="preserve">hal-01602720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban agriculture and precarity: grow for a better food safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Deville</w:t>
+                <w:t xml:space="preserve">Devenir des espaces agricoles proches de Beyrouth : entre normes et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuralGeo2017 "New rural geographies in Europe: actors, processes, policies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany. 154 p., 2017, "New rural geographies in Europe: actors, processes, policies", European Rural Geographies Conference, June 14-17, 2017, Braunschweig, Germany, Book of Abstracts</w:t>
+              <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602586v1</w:t>
+                <w:t xml:space="preserve">hal-01603296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des espaces agricoles proches de Beyrouth : entre normes et usages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Lteif</w:t>
+                <w:t xml:space="preserve">Urban agriculture and precarity: grow for a better food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
+              <w:t xml:space="preserve">RuralGeo2017 "New rural geographies in Europe: actors, processes, policies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany. 154 p., 2017, "New rural geographies in Europe: actors, processes, policies", European Rural Geographies Conference, June 14-17, 2017, Braunschweig, Germany, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603296v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From grassroots initiatives to urban food system governance? Case studies in Montpellier and Toulouse, southern France</w:t>
               </w:r>
@@ -19429,90 +19429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing innovation systems in agriculture and food: how to go towards more sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Coudel</w:t>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19546,285 +19546,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+                <w:t xml:space="preserve">L'exploitation agricole à l'aube du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae CTA</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 233 p., 2012, Synthèses (Quae), 978-2-7592-1858-5 978-92-9081-505-1</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Boinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollande Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Lamy; André Leseigneur. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducagri éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 240 p, 2012, 978-2-84444-867-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809505v1</w:t>
+                <w:t xml:space="preserve">hal-01789472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation agricole à l'aube du XXIème siècle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae CTA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 233 p., 2012, Synthèses (Quae), 978-2-7592-1858-5 978-92-9081-505-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lamy</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01789472v1</w:t>
+                <w:t xml:space="preserve">hal-02809505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et agricultures urbaines durables</w:t>
               </w:r>
@@ -20196,199 +20196,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acquis et les questions actuelles de la recherche [Conclusion]</w:t>
+                <w:t xml:space="preserve">Les recherches sur l'agriculture urbaine au Nord et au Sud : origines et définitions [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.135-138, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
+              <w:t xml:space="preserve">, Quae, pp.11-17, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173082v1</w:t>
+                <w:t xml:space="preserve">hal-04173003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur l'agriculture urbaine au Nord et au Sud : origines et définitions [Introduction]</w:t>
+                <w:t xml:space="preserve">Les acquis et les questions actuelles de la recherche [Conclusion]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.11-17, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
+              <w:t xml:space="preserve">, Quae, pp.135-138, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173003v1</w:t>
+                <w:t xml:space="preserve">hal-04173082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture va-t-elle manquer d’eau ?</w:t>
               </w:r>
@@ -21478,484 +21478,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface : la riziculture en Camargue, un laboratoire d’innovation</w:t>
+                <w:t xml:space="preserve">Les relations entre ville et agriculture au prisme de l'innovation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Faure; Yuna Chiffoleau; Frédéric Goulet; Ludovic Temple; Jean-Marc Touzard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t>
+              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786425v1</w:t>
+                <w:t xml:space="preserve">hal-02791438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La paille de riz en Camargue : du sous-produit au coproduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Marraccini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t>
+              <w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606876v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre ville et agriculture au prisme de l'innovation territoriale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
+                <w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
+              <w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791438v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paille de riz en Camargue : du sous-produit au coproduit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postface : la riziculture en Camargue, un laboratoire d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788685v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial innovation in the relationships between agriculture and the city</w:t>
               </w:r>
@@ -22387,51 +22387,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22446,51 +22446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integration Between Mediterranean Cities and Agriculture in Local Projects. A Conceptual Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22610,51 +22610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au lieu de vie. Une lecture de la cohabitation entre agriculteurs et résidents périurbains (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23133,51 +23133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integration between Mediterranean cities and agriculture in local projects. A conceptual framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint C.-T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23241,51 +23241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au lieu de vie : une lecture de la cohabitation entre agriculteurs et résidents périurbains (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23626,64 +23626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torré; Dominique Vollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
@@ -23729,51 +23729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integration of agricultural and urban development by local projects: a methodological approach comparing case studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24173,90 +24173,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: en route...but which way?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewing innovation systems in agriculture and food: how to go towards more sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 240 p., 2013, 978-90-8686-214-6 978-90-8686-768-4</w:t>
@@ -24285,90 +24285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering innovation to address sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewing innovation systems in agriculture and food: how to go towards more sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 240 p., 2013, 978-90-8686-214-6 978-90-8686-768-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24406,90 +24406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En route, mais laquelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -24626,90 +24626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'innovation pour le développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25752,51 +25752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer la précarité alimentaire à une échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25941,77 +25941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORK PACKAGE 3 Policies and governance structures for smart agriculture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26059,90 +26059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORK PACKAGE 3, report 1. Definition of Smart Agriculture” Final report RURAGRI ERA-NET “Towards a Smart Rural Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene S. Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26216,51 +26216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26347,51 +26347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Johany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Candiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -27356,51 +27356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation des populations en situation de précarité économique : éléments pour un diagnostic à l’échelle de la métropole de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28039,51 +28039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour la mise en oeuvre de la gouvernance en appui au développement durable des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28561,51 +28561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04567524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasnaoui Amri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe&#8208;toussaint Soulard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Horst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclintock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-021-10202-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03513001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rixen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11213-018-9469-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15933" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lteif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Dasylva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Sambou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1745-5871.12272" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint C.-T. Soulard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1102-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.173.0413" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Robineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mousselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ES2016-002002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Viteri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.158.0049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0671" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3816" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ch&#226;telet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel-Dounias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Posner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-10-00048.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/34pc-df32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2005.00003.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZLX11CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maigrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Guyard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;ant Mathilde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001301v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593275v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132590v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bigue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Reynolds" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132675v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593285v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738191v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739710v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792501v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154650v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506454v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touzard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe T. Soulard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743949v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794146v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795861v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601115v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792661v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810878v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cl&#233;ment" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803428v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749704v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804175v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817189v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821509v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753046v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754868v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510533v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758221v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758402v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ahmadou Camara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kalms" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nougaredes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512263v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubarcar Camara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753087v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Camara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520129v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750597v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754262v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818056v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764390v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chevignard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931557v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitts" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Teagasc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830086v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761823v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kohl" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Soebroto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deville" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603296v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602718v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487359v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eugeo2013.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Soulard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590657v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607688v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/84/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2618-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606382v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revues.armand-colin.com/eco-sc-politique/revue-deconomie-regionale-urbaine/revue-deconomie-regionale-urbaine-ndeg-32017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791253v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319710358" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810055v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809505v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isda2010.net" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807218v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://norois.revues.org/3724" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701755v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NV13-BZ97" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173082v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173003v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963452v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawnek Slama" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_193" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947201v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870437v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948383v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gbmk-tc25_ch5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791637v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030139575" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591666v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2_6.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791534v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786425v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791438v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788685v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vadon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263274v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791133v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791742v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/libro/cultura-territorial-e-innovacion-social.html" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791774v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706291v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319710358" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2_8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603120v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791252v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-71037-2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2_1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603119v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608121v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704434v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607099v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533902v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319313900" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31392-4_8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799289v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Bryant" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liette Vasseur" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellichi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31392-4_14" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542474v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abrantes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bendjaballah" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousselin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794510v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794167v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808486v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804866v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808518v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810581v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811240v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824204v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thumerel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823163v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813269v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812065v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=ab47danMU5UC" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819381v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufoux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dury" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828406v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mormont" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832457v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932029v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597268v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557734v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candiani" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793085v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teyssedre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799465v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727139v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719021v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595599v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793987v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793885v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797214v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806391v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506508v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197919v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807431v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485481v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016218v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796860v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04567524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasnaoui Amri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe&#8208;toussaint Soulard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Horst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclintock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-021-10202-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03513001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rixen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11213-018-9469-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15933" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lteif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Dasylva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Sambou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1745-5871.12272" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint C.-T. Soulard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1102-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.173.0413" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Robineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mousselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ES2016-002002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Viteri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.158.0049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0671" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3816" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ch&#226;telet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel-Dounias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Posner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-10-00048.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/34pc-df32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683493v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2005.00003.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZLX11CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maigrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Guyard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;ant Mathilde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001301v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132590v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791620v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Reynolds" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156971v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bigue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593285v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738191v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792501v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154650v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506454v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touzard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe T. Soulard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743949v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601115v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795861v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810878v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cl&#233;ment" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803428v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804175v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510533v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758221v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754868v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821509v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758402v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ahmadou Camara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kalms" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nougaredes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512263v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubarcar Camara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753087v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Camara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520129v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750597v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754262v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818056v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764390v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chevignard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931557v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitts" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Teagasc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830086v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761823v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kohl" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Soebroto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603296v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602586v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602718v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487359v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eugeo2013.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Soulard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590657v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607688v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/84/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2618-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606382v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revues.armand-colin.com/eco-sc-politique/revue-deconomie-regionale-urbaine/revue-deconomie-regionale-urbaine-ndeg-32017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791253v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319710358" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810055v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809505v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isda2010.net" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807218v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://norois.revues.org/3724" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701755v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NV13-BZ97" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173003v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963452v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawnek Slama" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_193" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947201v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870437v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948383v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gbmk-tc25_ch5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791637v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030139575" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591666v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2_6.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791534v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791438v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788685v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vadon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786425v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263274v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791133v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791742v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/libro/cultura-territorial-e-innovacion-social.html" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791774v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706291v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319710358" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2_8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603120v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791252v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-71037-2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2_1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603119v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608121v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704434v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607099v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533902v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319313900" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31392-4_8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799289v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Bryant" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liette Vasseur" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellichi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31392-4_14" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542474v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abrantes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bendjaballah" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousselin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794510v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794167v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808486v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804866v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808518v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810581v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811240v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824204v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thumerel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823163v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813269v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812065v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=ab47danMU5UC" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819381v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufoux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dury" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828406v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mormont" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832457v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932029v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597268v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557734v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candiani" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793085v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teyssedre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799465v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727139v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719021v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595599v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793987v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793885v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797214v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806391v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506508v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197919v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807431v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485481v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016218v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796860v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>