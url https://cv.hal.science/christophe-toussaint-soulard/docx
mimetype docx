--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -267,282 +267,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs, citadins et élus locaux : comment transformer une plaine viticole méditerranéenne en un territoire périurbain nourricier ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des paysages alimentaires vécus diversifiés. Une analyse par les pratiques d’approvisionnement alimentaire des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Etienne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (84), pp.53-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567524v1</w:t>
+                <w:t xml:space="preserve">hal-04884138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paysages alimentaires vécus diversifiés. Une analyse par les pratiques d’approvisionnement alimentaire des ménages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Agriculteurs, citadins et élus locaux : comment transformer une plaine viticole méditerranéenne en un territoire périurbain nourricier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884138v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the food environment: The reliability of volunteered geographical information and institutional data sources in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe‐toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -602,64 +602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour l’action publique dans le déploiement des épiceries sociales ? Étude de cas dans un territoire rural de l’Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 97 (4), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -706,64 +706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un projet alimentaire territorial en milieu rural : enjeux et spécificités dans deux pays de l’Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 749-750, pp.14-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -797,77 +797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un renouvellement du dialogue entre agriculteurs et régions urbaines autour de l’accès au foncier agricole. Cas de la Métropole de Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 262, pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -895,520 +895,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating land justice through comparison: a US-French dialogue and research agenda</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. La fabrique des politiques alimentaires locales en France : réponse aux crises ou usage de la crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-021-10202-4⟩</w:t>
+              <w:t xml:space="preserve">Pôle sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (55), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.055.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163736v1</w:t>
+                <w:t xml:space="preserve">hal-03513001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La fabrique des politiques alimentaires locales en France : réponse aux crises ou usage de la crise ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Translating land justice through comparison: a US-French dialogue and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mcclintock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021/2 (55), pp.7-18. </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.865-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psud.055.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-021-10202-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513001v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito : villes méditerranéennes, regards sur les espaces ouverts métropolitains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les territoires alimentaires à l’heure du changement global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems 2020, n° 5, 2020 (5), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627820v1</w:t>
+                <w:t xml:space="preserve">hal-03031710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodscape: a scoping review and a research agenda for food security-related studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Edito : villes méditerranéennes, regards sur les espaces ouverts métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Janvier 2020, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233218⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02870508v1</w:t>
+                <w:t xml:space="preserve">hal-02627820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires alimentaires à l’heure du changement global</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Foodscape: a scoping review and a research agenda for food security-related studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems 2020, n° 5, 2020 (5), pp.35-55. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031710v1</w:t>
+                <w:t xml:space="preserve">hal-02870508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs publics locaux et l’écologisation de l’agriculture : entre territorialisation de l’agroécologie et écologisation des territoires</w:t>
               </w:r>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,265 +1505,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-research helps researchers foster smart rural development: two case studies on local food policy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les arrangements pour l’accès au foncier agricole périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systemic Practice and Action Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.155-166. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11213-018-9469-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.15933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624632v1</w:t>
+                <w:t xml:space="preserve">hal-02628285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arrangements pour l’accès au foncier agricole périurbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action-research helps researchers foster smart rural development: two case studies on local food policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clement</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Systemic Practice and Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.155-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.15933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11213-018-9469-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628285v1</w:t>
+                <w:t xml:space="preserve">hal-02624632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture urbaine à Beyrouth, Liban : quel rôle du foncier waqf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59, pp.183-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1791,369 +1791,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-exploitations agricoles de plantes aromatiques et médicinales : élément marquant de l’agriculture urbaine à Ziguinchor, Sénégal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les relations villes/campagnes, histoire d’une question politique et scientifique. Nicole Mathieu, L’Harmattan, 2017, 240 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2018011⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.504-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628291v1</w:t>
+                <w:t xml:space="preserve">hal-02618074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The landscapes of professional farms in mid-sized cities, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (2), pp.154-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1745-5871.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations villes/campagnes, histoire d’une question politique et scientifique. Nicole Mathieu, L’Harmattan, 2017, 240 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les micro-exploitations agricoles de plantes aromatiques et médicinales : élément marquant de l’agriculture urbaine à Ziguinchor, Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Dasylva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (4), pp.504-505. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (2), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2019004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2018011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618074v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'agriculture urbaine à la justice alimentaire : regards critiques franco-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mcclintock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaminia Paddeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2282,77 +2282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-urban agro-ecosystems in the Mediterranean: diversity, dynamics, and drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méditerranée : une région et des territoires dans le système-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,64 +2710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’agriculture dans le système alimentaire urbain : continuités et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Online (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2795,278 +2795,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des acteurs publics dans l'émergence de stratégies agricoles des villes. exemples en Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local actors building urban food strategies in West Africa and South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayté Banzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Valette</w:t>
+                <w:t xml:space="preserve">Maria Laura Viteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Mousselin</w:t>
+                <w:t xml:space="preserve">Roberto Cittadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia e società regionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urban Agriculture Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.13-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381402v1</w:t>
+                <w:t xml:space="preserve">hal-02629740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local actors building urban food strategies in West Africa and South America</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des acteurs publics dans l'émergence de stratégies agricoles des villes. exemples en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Viteri</w:t>
+                <w:t xml:space="preserve">Mayté Banzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Cittadini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soulard</w:t>
+                <w:t xml:space="preserve">Guilhem Mousselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Agriculture Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economia e società regionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Innovazione territoriale e agricoltura urbana, 2 (2), pp.8-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/ES2016-002002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629740v1</w:t>
+                <w:t xml:space="preserve">hal-01381402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposición metodológica para el análisis de la gobernanza territorial a partir de una experiencia francesa</w:t>
               </w:r>
@@ -3177,64 +3177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publicisation des espaces agricoles périurbains dans le Lunellois, Languedoc : un cadre d’analyse en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/6 (712), pp.590-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3259,64 +3259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance du foncier agricole périurbain : entre planification urbaine et projets de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3376,64 +3376,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver en ville... Cultiver la ville ? L'agriculture urbaine à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/3 (158), pp.49-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,64 +3480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trames vertes des villes africaines au service de l’agriculture urbaine ? Appropriation locale d’un modèle occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/4 (224), pp.255-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3571,64 +3571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gouvernance alimentaire locale reliant ville et agriculture : le cas de Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (1-2), pp.125-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3662,51 +3662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agricultures nomades, une caractéristique du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/4 (224), pp.151-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4008,77 +4008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace et le temps des liens ville-agriculture : une présentation systémique du cas de Montpellier et sa région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (6), pp.552-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4138,51 +4138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120, pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4201,308 +4201,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : innovations et agricultures urbaines durables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le développement des équidés de loisir en France : quels impacts sur les espaces ruraux et périurbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 207, pp.165-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643029v1</w:t>
+                <w:t xml:space="preserve">hal-02645166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des équidés de loisir en France : quels impacts sur les espaces ruraux et périurbains ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultiver les milieux habités : quelle agronomie en zone urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint C.-T. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 207, pp.165-172</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645166v1</w:t>
+                <w:t xml:space="preserve">hal-01000285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver les milieux habités : quelle agronomie en zone urbaine ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+                <w:t xml:space="preserve">Introduction : innovations et agricultures urbaines durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/4 (221), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.3816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000285v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating farming and páramo conservation</w:t>
               </w:r>
@@ -4514,51 +4514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michel-Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Série Systèmes agroalimentaires AG (32), pp.1677-1680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4752,51 +4752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques urbaines et mutations des espaces agricoles en Languedoc-Roussillon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4847,51 +4847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles périurbaines : diversité et logiques de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Thareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4938,51 +4938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en partenariat : entre fiction et friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,51 +5055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale des chantiers en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5150,51 +5150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation spatiale des chantiers dans les exploitations de grande culture. Les nouveaux enjeux de la logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5232,51 +5232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs et la pollution des eaux. Proposition d'une géographie des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (2), pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5310,51 +5310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multifonctionnalité de l'agriculture en pratique : étude des relations entre exploitations agricoles et étangs de la Dombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 319, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5392,64 +5392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural future : alternative scenarios for French rural society to 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (2), pp.12-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5495,64 +5495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des espaces ruraux français à l'horizon 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5849,230 +5849,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How people navigate the foodscape? Analyzing the diversity of households’ food procurement practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La lutte contre la tuberculose bovine en Corse : coévolution entre les dynamiques de la maladie et les configurations des rôles entre les acteurs impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréant Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP Sustainable food planning group, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633534v1</w:t>
+                <w:t xml:space="preserve">hal-05059974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre la tuberculose bovine en Corse : coévolution entre les dynamiques de la maladie et les configurations des rôles entre les acteurs impliqués</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How people navigate the foodscape? Analyzing the diversity of households’ food procurement practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP Sustainable food planning group, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059974v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The current state of French rural geography: an institutional perspective</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating a world of difference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
@@ -6196,51 +6196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researcher’s positionnality to address sustainable transformations in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eu-SPRI 2024 Conference : Governing technology, research, and innovation for better worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eu-SPRI, Jun 2024, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6278,64 +6278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address the spatial dimension of food injustice? Learning from two rural food pantries in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASFS-AFHVS Annual Conference: Knowing Food, insights from around the table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Study of Food and Society; Agriculture, Food &amp; Human Values Society, May 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6354,873 +6354,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l’environnement alimentaire : fiabilité des sources de données et enjeux pour la transition des systèmes alimentaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les agricultures urbaines et nature en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Nature en ville : enjeux, transitions professionnelles et rationalités d'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études du travail de Lyon, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582970v1</w:t>
+                <w:t xml:space="preserve">hal-04001301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures urbaines et nature en ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cartographier l’environnement alimentaire : fiabilité des sources de données et enjeux pour la transition des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature en ville : enjeux, transitions professionnelles et rationalités d'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études du travail de Lyon, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001301v1</w:t>
+                <w:t xml:space="preserve">hal-04582970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle de l’action publique dans le déploiement d’initiatives locales de solidarité alimentaire ? L’exemple d’une épicerie sociale dans une petite ville de l’Hérault</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844143v1</w:t>
+                <w:t xml:space="preserve">hal-04135312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographies of current and historic street food sites and licensing patterns in Montpellier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quel rôle de l’action publique dans le déploiement d’initiatives locales de solidarité alimentaire ? L’exemple d’une épicerie sociale dans une petite ville de l’Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Dreysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Feb 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892003v1</w:t>
+                <w:t xml:space="preserve">hal-03844143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Projets Alimentaires Territoriaux (PAT) : des outils pour gouverner les transitions vers des systèmes alimentaires durables ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geographies of current and historic street food sites and licensing patterns in Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dreysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de fin du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Feb 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906082v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences pour l'action au défi des transformations : réflexions à partir de la perspective des sciences transformatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les Projets Alimentaires Territoriaux (PAT) : des outils pour gouverner les transitions vers des systèmes alimentaires durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’interdisciplinarité à l’épreuve des sciences transformatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NSS Dialogues, Nov 2022, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Webinaire de fin du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001326v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences pour l'action au défi des transformations : réflexions à partir de la perspective des sciences transformatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
+              <w:t xml:space="preserve">L’interdisciplinarité à l’épreuve des sciences transformatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NSS Dialogues, Nov 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135312v1</w:t>
+                <w:t xml:space="preserve">hal-04001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Projets Alimentaires Territoriaux (PAT) : des outils pour gouverner les transitions vers des systèmes alimentaires durables ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The spatial dimension of food injustice. The case studies of two mobile social grocery stores in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Néel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers. Session "Pour une géographie des transitions territoriales ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827328v1</w:t>
+                <w:t xml:space="preserve">hal-04890921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial dimension of food injustice. The case studies of two mobile social grocery stores in rural areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les Projets Alimentaires Territoriaux (PAT) : des outils pour gouverner les transitions vers des systèmes alimentaires durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographic Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers. Session "Pour une géographie des transitions territoriales ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890921v1</w:t>
+                <w:t xml:space="preserve">hal-03827328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing food accessibility in rural areas: from a local food environment approach to a foodscape lens</w:t>
               </w:r>
@@ -7232,64 +7232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7327,51 +7327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,299 +7433,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une politique alimentaire intégrative dans un territoire de projet rural : enjeux et spécificités. L’exemple du Pays Haut-Languedoc et Vignobles</w:t>
+                <w:t xml:space="preserve">From consumers to local governments, a territorial approach to healthy food access strategies in rural areas (South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Transitions 2021 (T2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etude et Recherche Travail Organisation Pouvoir (CERTOP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse Jean Jaurès, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Land use and urban planning as a catalyst of the agroecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Politecnica de Madrid; Spanish Network of Agroecological Cities, Dec 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295674v1</w:t>
+                <w:t xml:space="preserve">hal-03563526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From consumers to local governments, a territorial approach to healthy food access strategies in rural areas (South of France)</w:t>
+                <w:t xml:space="preserve">Construire une politique alimentaire intégrative dans un territoire de projet rural : enjeux et spécificités. L’exemple du Pays Haut-Languedoc et Vignobles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land use and urban planning as a catalyst of the agroecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Politecnica de Madrid; Spanish Network of Agroecological Cities, Dec 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international Transitions 2021 (T2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etude et Recherche Travail Organisation Pouvoir (CERTOP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse Jean Jaurès, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563526v1</w:t>
+                <w:t xml:space="preserve">hal-03295674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente d’aliments dans la rue : pratiques informelles et régulation publique des espaces ouverts métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dreysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Dupé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages et informalité dans les espaces ouverts métropolitains en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Pacte; UMR Innovation; EFR; IFPO; INRAE, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7750,103 +7750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente alimentaire de rue au-delà des marchés. Étude exploratoire à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dreysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7871,77 +7871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales : Les relations villes-campagnes face à la question alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité National Français de Géographie, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7960,424 +7960,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Séminaire de présentation des résultats du projet Surfood-Foodscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco Alimentation du Monde, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577577v1</w:t>
+                <w:t xml:space="preserve">hal-03593275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Regulating peddlers and street food: a comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dreysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Pulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAG Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297087v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des paysages alimentaires urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de présentation des résultats du projet Surfood-Foodscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco Alimentation du Monde, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593275v1</w:t>
+                <w:t xml:space="preserve">hal-03297087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there food deserts in France? Insights from a relational approach of the urban foodscape in Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG 2020 - Annual Meeting of the Association of American Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of American Geographers, Apr 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8402,90 +8402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating peddlers and street food: a historical comparison of Chicago (USA), Montpellier (France), Ha Noi (Viet Nam) and Bangkok (Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Pulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8527,64 +8527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité du maraîchage périurbain et des demandes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges "Produire durablement et alimenter les villes en légumes. Des défis pour le maraichage péri-urbain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département ACT-INRAE; GIS pour la Production Intégrée en Cultures légumières, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8609,90 +8609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des paysages alimentaires dans 4 quartiers de Montpellier : quels leviers d’action pour l’urbanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages alimentaires et urbanisme, approches sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier Supagro, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8711,463 +8711,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultures urbaines et justice alimentaire dans les contextes nord-américains et français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Perspectives pour la recherche interdisciplinaire et participative dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales et francophones de l'agriculture urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791620v1</w:t>
+                <w:t xml:space="preserve">hal-03302515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer le pastoralisme autour des villes : projets d'acteurs publics locaux et d’éleveurs aux environs de Montpellier</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Agricultures urbaines et justice alimentaire dans les contextes nord-américains et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales de la Commission de géographie rurale du CNFG : Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG Comité National Français de Géographie, Jun 2019, Lisbonne, Portugal. 66 p</w:t>
+              <w:t xml:space="preserve">Journées internationales et francophones de l'agriculture urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115332v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du gaspillage alimentaire en restauration scolaire par analyse des flux de matière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
+                <w:t xml:space="preserve">Restaurer le pastoralisme autour des villes : projets d'acteurs publics locaux et d’éleveurs aux environs de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires et villes: interactions, innovations et leviers pour la durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Juvignac, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales de la Commission de géographie rurale du CNFG : Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG Comité National Français de Géographie, Jun 2019, Lisbonne, Portugal. 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156971v1</w:t>
+                <w:t xml:space="preserve">hal-03115332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pour la recherche interdisciplinaire et participative dans les territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+                <w:t xml:space="preserve">Caractérisation du gaspillage alimentaire en restauration scolaire par analyse des flux de matière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires et villes: interactions, innovations et leviers pour la durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302515v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture urbaine dans les politiques alimentaires des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.13 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9205,64 +9205,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does food availability differ by socioeconomic status of the neighborhood? A typology of foodscapes in Montpellier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP-SFP Conference "Agroecological transitions confronting climate breakdown: food planning for post-carbon city"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AESOP Sustainable Food Planning Group, Nov 2019, Madrid, Spain. 289 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9287,90 +9287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street food in Montpellier, first insights after an exploratory 3-month fieldwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Dupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Dreysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire projet Street Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Unesco Alimentation du Monde, Dec 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9395,64 +9395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action research in international critical urban agrifood systems geographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG 2018 - Annual Meeting of the Association of American Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of American Geographers (AAG). USA., Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9477,77 +9477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of farmers' practices and relations facing urban demands: a case study in Montpellier (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9572,51 +9572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practicing action-research in the French context: a critical reflection of working relationships between researchers and local actors in a collaborative project on agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9680,64 +9680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the relations between consumers and the food environment? A systematic review of publications using the term foodscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IGU Regional Conference and Annual Meeting of the CAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union (IGU). INT., Aug 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9851,364 +9851,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resourcefulness in periurban areas: agroecological initiatives in two towns near Montpellier and Nîmes (France)</w:t>
+                <w:t xml:space="preserve">La transition en action : expériences agri-urbaines autour de Montpellier et Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Annual Conference of the AESOP Sustainable Food Planning group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Coventry, United Kingdom. 156 p</w:t>
+              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etude et de Recherche Travail Organisation Pouvoir (CERTOP). FRA.; Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). FRA., Jun 2017, Toulouse, France. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738191v1</w:t>
+                <w:t xml:space="preserve">hal-02738379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes maraîchers face à la demande urbaine : approches territoriales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Building resourcefulness in periurban areas: agroecological initiatives in two towns near Montpellier and Nîmes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soulard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau inter-unités TANDEM "Transition vers des systèmes maraîchers durables en milieu méditerranéen"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Avignon, France. 33 p</w:t>
+              <w:t xml:space="preserve">8. Annual Conference of the AESOP Sustainable Food Planning group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Coventry, United Kingdom. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791277v1</w:t>
+                <w:t xml:space="preserve">hal-02738191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition en action : expériences agri-urbaines autour de Montpellier et Nîmes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Systèmes maraîchers face à la demande urbaine : approches territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etude et de Recherche Travail Organisation Pouvoir (CERTOP). FRA.; Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). FRA., Jun 2017, Toulouse, France. 69 p</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau inter-unités TANDEM "Transition vers des systèmes maraîchers durables en milieu méditerranéen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Avignon, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738379v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain et l’agriculture : pistes de recherche</w:t>
               </w:r>
@@ -10263,77 +10263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et usages dans la gestion des espaces ouverts métropolitains. Repères conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10352,510 +10352,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward smart agriculture: conceptual description and practical applications in Italian and French case studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité des agricultures urbaines en Méditerranée, une comparaison internationale entre villes d’Europe du Sud et du Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 14 p</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Observatoire urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Proche-Orient (IFPO). Beyrouth, LBN., May 2016, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531667v1</w:t>
+                <w:t xml:space="preserve">hal-02792501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système agricole en ville : l'exemple de Montpellier, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on parler d’une renaissance de l’agriculture par la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739710v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecting agriculture and the cities: what are the characteristics of the innovation processes?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward smart agriculture: conceptual description and practical applications in Italian and French case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG 2016 - Annual Meeting of the Association of American Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of American Geographers (AAG). Washington, USA., Mar 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796617v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des agricultures urbaines en Méditerranée, une comparaison internationale entre villes d’Europe du Sud et du Maghreb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le système agricole en ville : l'exemple de Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Observatoire urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Proche-Orient (IFPO). Beyrouth, LBN., May 2016, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792501v1</w:t>
+                <w:t xml:space="preserve">hal-02739710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on parler d’une renaissance de l’agriculture par la ville ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnecting agriculture and the cities: what are the characteristics of the innovation processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">AAG 2016 - Annual Meeting of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers (AAG). Washington, USA., Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801575v1</w:t>
+                <w:t xml:space="preserve">hal-02796617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the complexity of city-agriculture interactions: the &amp;quot;agri-urban system&amp;quot; of Bobo-Dioulasso, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Robineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10893,103 +10893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes maraichers urbains et périurbains en méditerranée : une comparaison entre Meknès (Maroc), Montpellier (France) et Pise (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées franco-tunisiennes "Organisation des agriculteurs et des systèmes agricoles dans les territoires urbains et périurbains"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sousse. Sousse, TUN.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Mar 2016, Sousse, Tunisie. 300 p</w:t>
@@ -11012,303 +11012,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment les villes bâtissent des politiques agricoles et alimentaires ? Revue de travaux et étude de cas à Montpellier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diagnosis and strategies for periurban agriculture in Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lteif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: reconnecting agriculture and food chains to societal needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universita degli studi di Pisa. Pise, ITA.; Agenzia Italiana per la Compagna e l'Agricoltura Responsabile e Etica (AiCARE). ITA., Sep 2015, Rome, Italy. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796931v1</w:t>
+                <w:t xml:space="preserve">hal-02739004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanence et renouveau des collectifs en agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pourquoi et comment les villes bâtissent des politiques agricoles et alimentaires ? Revue de travaux et étude de cas à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens des pratiques et dynamique des collectifs en agriculture. L’actualité des travaux de Jean-Pierre Darré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon (MSH de Dijon). Dijon, FRA., Sep 2015, Dijon, France. 15 p</w:t>
+              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154650v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and strategies for periurban agriculture in Beirut</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Permanence et renouveau des collectifs en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Agriculture in an Urbanizing Society: reconnecting agriculture and food chains to societal needs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universita degli studi di Pisa. Pise, ITA.; Agenzia Italiana per la Compagna e l'Agricoltura Responsabile e Etica (AiCARE). ITA., Sep 2015, Rome, Italy. Non paginé</w:t>
+              <w:t xml:space="preserve">Sens des pratiques et dynamique des collectifs en agriculture. L’actualité des travaux de Jean-Pierre Darré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Dijon (MSH de Dijon). Dijon, FRA., Sep 2015, Dijon, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739004v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une politique agricole et alimentaire métropolitaine : cas de montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11359,64 +11359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban strategies and practices for agriculture and food. Six Mediterranean case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference "Agriculture in urbanizing society. Reconnecting agriculture and food chains to societal needs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11454,51 +11454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des systèmes de gouvernance des jardins collectifs urbains : une étude comparative en Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11549,77 +11549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban strategies and practices for agriculture and food: six Mediterranean case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11657,51 +11657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'innovation et rôle de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2014 du Labex Agro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis Fondation. Montpellier, FRA., Apr 2014, Montpellier, France. pp.8 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11860,51 +11860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le foncier agricole : usages, tensions et régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2014, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11929,51 +11929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les initiatives ville-agriculture-alimentation sont-elles des innovations territoriales ? L'expérience d’une équipe de recherche à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12054,64 +12054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les lieux agricoles façonnent l’identité locale d’un territoire périurbain : l’exemple du Lunellois en Languedoc (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de géographie rurale - Les campagnes : espaces d'innovation dans un monde urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes (UN). Nantes, FRA., Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12162,51 +12162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "L'espace en partage" : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Rennes, FRA. Centre National de la Recherche Scientifique (CNRS). Université de Haute Bretagne ( Rennes 2 ) (UR 2), FRA. Université de Caen Basse Normandie (UNICAEN), FRA. Université d'Angers (UA). Université de Nantes (UN), FRA. Université du Maine., Apr 2014, Rennes, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12244,51 +12244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture dans la ville : une oubliée des politiques municipales ? Les cas de Montpellier et de Nîmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Colloque ASRDLF : Métropolisation, cohésion et performance, quels futurs pour nos territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2014, Marne-La Vallée, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12307,355 +12307,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriparcs : vers de nouveaux modèles d’aménagement urbain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires : quel renouvellement des recherches sur l’agriculture urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANAL 2013 - Circulations et appropriations des normes et des modèles de l'action locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université Paul-Valéry - Montpellier 3 (UM3), FRA. Centre National de la Recherche Scientifique (CNRS). Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD)., Mar 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">De la survie au bien-être, santé et alimentation du Moyen-Age à aujourd'hui : au coeur des recherches sur les sociétés et les espaces ruraux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines de Caen Basse-Normandie (MRSH de Caen Basse-Normandie). Pôle rural, Caen, FRA., Feb 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810878v1</w:t>
+                <w:t xml:space="preserve">hal-02805299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en partenariat au service du développent des territoires ruraux; quels dispositifs pour quels résultats appropriables?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les agriparcs : vers de nouveaux modèles d’aménagement urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quiblier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national du réseau rural français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">CANAL 2013 - Circulations et appropriations des normes et des modèles de l'action locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université Paul-Valéry - Montpellier 3 (UM3), FRA. Centre National de la Recherche Scientifique (CNRS). Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD)., Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198214v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires : quel renouvellement des recherches sur l’agriculture urbaine ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La recherche en partenariat au service du développent des territoires ruraux; quels dispositifs pour quels résultats appropriables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quiblier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la survie au bien-être, santé et alimentation du Moyen-Age à aujourd'hui : au coeur des recherches sur les sociétés et les espaces ruraux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines de Caen Basse-Normandie (MRSH de Caen Basse-Normandie). Pôle rural, Caen, FRA., Feb 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire national du réseau rural français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805299v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’essor récent des jardins collectifs à Montpellier : entre nature et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Urbaine en Projets, vers une nouvelle alliance entre nature et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048).; Ecole Nationale Supérieure du Paysage (ENSP). Versailles, FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12693,64 +12693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable cities vs sustainable agricultures : a scientific project on agro-urban systems, north and south of the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture in an urbanizing society : International Conference on Multifunctional Agriculture and Urban-Rural Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2012, Wageningen, Netherlands. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12801,51 +12801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,64 +12913,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual trend for urban agriculture: the case of Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture in an urbanizing society : International Conference on Multifunctional Agriculture and Urban-Rural Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Apr 2012, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13008,64 +13008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dynamique foncière duale pour les espaces agricoles dans les villes : l'exemple de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80. Congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone pour le Savoir (ACFAS). Montréal, CAN., May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13090,64 +13090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Braudel et la Méditerrannée : présentation de l’œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Grands Auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Montpellier (MSH-M). FRA., May 2012, Montpellier, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13172,51 +13172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des partenariats et élaborer des savoirs pour la recherche et pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Réseau Rural Français : Partenariat acteurs-chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Rural Français (RRF). FRA., Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13254,64 +13254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographies of local arrangements between farmers and other stakeholders for a sustainable urban agriculture. A case study in Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cologne. Cologne, DEU.; Deutsche Gesellschaft für Geographie (DGfG). Passau, DEU.; International Geographical Union (IGU). ZAF., Aug 2012, Cologne, Germany. 979 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13336,51 +13336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de la recherche agronomique à l’innovation? L’expérience du département SAD de l’INRA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13431,51 +13431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations socio-spatiales du bâti agricole : gouvernance et enjeux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.9 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13500,51 +13500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide Gouv-Innov : un guide pour qui ? Pour quoi faire ? Et comment s’en servir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13608,51 +13608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Quinzaine des Tiers-Mondes. Colloque Coopération entre collectivités territoriales du Nord et du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Maison des Tiers-Mondes et de la Solidarité Internationale (MTMSI). Montpellier, FRA., Nov 2012, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13690,51 +13690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des milieux cultivés aux milieux habités : quelle recherche agronomique en zone urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint C.-T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Entretiens du Pradel "Défi alimentaire et agronomie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Agronomie (AFA). Montpellier, FRA., Sep 2011, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13759,51 +13759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain et ses agricultures en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Espaces urbains et périurbains : contacts et spécificités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Montpellier (MSH-M). Labo/service de l'auteur, Montpellier, FRA., Dec 2011, Lattes, France. pp.23 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13822,1059 +13822,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From agricultural practices to boundaries' objects in the collective actions design</w:t>
+                <w:t xml:space="preserve">Systèmes de culture, habitudes alimentaires et durabilité des agrosystèmes forestiers en Afrique (Guinée, Cameroun) : une approche géoagronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Napoleone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aboubacar Ahmadou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kalms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Innovation and Sustainable Dévelopement in Agriculture and food (ISDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510533v1</w:t>
+                <w:t xml:space="preserve">hal-02758402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic territorial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integrating farm buildings in peri-urban land planning: a social issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPDE 2010. Outils pour décider ensemble : aide à la décision et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Oct 2010, Montpellier, France. Non paginé</w:t>
+              <w:t xml:space="preserve">International Workshop on Agricultural management in peri-urban areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758221v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etalement urbain, dynamiques agricoles et politiques périurbaines : une analyse spatiale du Languedoc-Roussillon et du Portugal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What are farmers’ development options in the context of páramo conservation ? A case study from Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucette Laurens</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Posner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754868v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire, circuler, habiter dans les campagnes d'aujourd'hui : un agencement complexe pour les agriculteurs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le partenariat dans une recherche sur la gouvernance territoriale : entre hybridation et bricolage !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France : Le concept de mode d'habiter à l'épreuve du développement rural durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs PSDR "Chemins de recherches partenariales et interdisciplinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Labo/service de l'auteur, Villenave d'Ornion, FRA., May 2010, Carcans, France. pp.29 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817189v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium international ISDA 2010 &amp;quot;Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From agricultural practices to boundaries' objects in the collective actions design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire international Innovation and Sustainable Dévelopement in Agriculture and food (ISDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821509v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse and territory: equidae holders’ relationship with space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le diagnostic territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual meeting of the European association for animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion (Crete Island), Greece</w:t>
+              <w:t xml:space="preserve">OPDE 2010. Outils pour décider ensemble : aide à la décision et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951)., Oct 2010, Montpellier, France. Non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753046v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating farm buildings in peri-urban land planning: a social issue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etalement urbain, dynamiques agricoles et politiques périurbaines : une analyse spatiale du Languedoc-Roussillon et du Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Agricultural management in peri-urban areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755194v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are farmers’ development options in the context of páramo conservation ? A case study from Colombia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Produire, circuler, habiter dans les campagnes d'aujourd'hui : un agencement complexe pour les agriculteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua Posner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France : Le concept de mode d'habiter à l'épreuve du développement rural durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756929v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat dans une recherche sur la gouvernance territoriale : entre hybridation et bricolage !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Symposium international ISDA 2010 &amp;quot;Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Moity Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs PSDR "Chemins de recherches partenariales et interdisciplinaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Labo/service de l'auteur, Villenave d'Ornion, FRA., May 2010, Carcans, France. pp.29 vues</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation et développement durable dans l'agriculture et l'agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815964v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture, habitudes alimentaires et durabilité des agrosystèmes forestiers en Afrique (Guinée, Cameroun) : une approche géoagronomique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Horse and territory: equidae holders’ relationship with space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">61. Annual meeting of the European association for animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758402v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheval et territoire : le rapport à l'espace des propriétaires d'équidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14899,64 +14899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations villes-agricultures en France : dynamiques agri-urbaines et jeux d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Jornadas MOPT : Conflitos e Políticas Territoriais : uma abordagem integrada aos processos de urbanização</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Estudos Geograficos (CEG). Labo/service de l'auteur, Lisbonne, PRT. Universidade Nova de Lisboa (UNL), PRT., Dec 2010, Lisebonne, Portugal. pp.49 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15020,51 +15020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michel-Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Posner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15279,51 +15279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AISRE - ASRDLF 2010. Identité, Qualité et Compétitivité Territoriale. Développement économique et cohésion dans les Territoires alpins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 23 p</w:t>
@@ -15378,51 +15378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubarcar Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kalms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15499,51 +15499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Lopez Ridaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15594,51 +15594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15706,51 +15706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTALEMENT URBAIN, DYNAMIQUES AGRICOLES ET POLITIQUES PERIURBAINES UNE ANALYSE SPATIALE DU LANGUEDOC-ROUSSILLON ET DU PORTUGAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15808,355 +15808,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragile Territories: Knowledge integration in the management and development of rural territories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bélières</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Vall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Inra-Cirad. Partenariats, Innovation, Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Evaluation des impacts des innovations dans les systèmes de production et les territoires agropastoraux d'Afrique de l'Ouest : quelles méthodes, quels indicateurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755378v1</w:t>
+                <w:t xml:space="preserve">hal-02750597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragile Territories: Knowledge integration in the management and development of rural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Andrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+                <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation des impacts des innovations dans les systèmes de production et les territoires agropastoraux d'Afrique de l'Ouest : quelles méthodes, quels indicateurs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">Colloque international Inra-Cirad. Partenariats, Innovation, Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750597v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bélières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Inra-Cirad : partenariat, innovation, agriculture" = "INRA-CIRAD Open Science Network Meeting : partnerships, innovation, agriculture", Paris, 3 juin 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. pp.104-115</w:t>
@@ -16185,51 +16185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles périurbaines : diversité et logiques de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16267,90 +16267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance territoriale, publicisation de l’espace et patrimonialisation de l’activité viticole en zone périurbaine: exemple du pays de Lunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16388,51 +16388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des territoires et développement rural : une grille d’analyse pour appréhender les innovations organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16619,273 +16619,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets agri-urbains : des innovations territoriales ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Construction concertée d'un projet agro-environnemental en Val-de-Saône : comment élaborer un système agraire pour un développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Congrès de l'ACFAS (Association francophone pour le savoir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Trois-Rivières, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées Jean-Pierre Deffontaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Centre Inra de Versailles, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756628v1</w:t>
+                <w:t xml:space="preserve">hal-02818056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction concertée d'un projet agro-environnemental en Val-de-Saône : comment élaborer un système agraire pour un développement durable ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les projets agri-urbains : des innovations territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Pierre Deffontaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Centre Inra de Versailles, France. pp.11</w:t>
+              <w:t xml:space="preserve">75. Congrès de l'ACFAS (Association francophone pour le savoir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Trois-Rivières, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818056v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape study of the interactions between nature and society : a training course to analyse an agrarian system in a territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16910,51 +16910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture périurbaine aujourd'hui : un champ de recherche multidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17052,51 +17052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions of permanent grasslands in forage system of beef cattle farms in Burgundy. Impacts on technical implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17173,51 +17173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Symposium on Permanent and temporary grassland : plant, environment and economy (EGF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17242,51 +17242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et dynamiques du bâti agricole dans les communes périurbains de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17350,51 +17350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le schéma d'organisation territoriale de l' exploitation agricole. Un outil dans l'étude des relations agriculture-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17458,51 +17458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural futures. Alternative scenarios for rural society to 2020 : results of a French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17566,64 +17566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des espaces ruraux français à l'horizon 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17857,51 +17857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How place-based initiatives address food justice? A participatory evaluation in Portland, Oregon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17952,51 +17952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives locales et émergence d’une gouvernance du système alimentaire urbain : cas de Montpellier et Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18047,51 +18047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional disparities in territorial dynamics across official categorisation of urban and rural areas (Occitanie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuralGeo2017 "New rural geographies in Europe: actors, processes, policies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany. 154 p., 2017, "New rural geographies in Europe: actors, processes, policies", European Rural Geographies Conference, June 14-17, 2017, Braunschweig, Germany, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18129,51 +18129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des espaces agricoles proches de Beyrouth : entre normes et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18211,51 +18211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban agriculture and precarity: grow for a better food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18293,51 +18293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From grassroots initiatives to urban food system governance? Case studies in Montpellier and Toulouse, southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18375,77 +18375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et usages dans la gestion des espaces ouverts métropolitains : repères conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18470,90 +18470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial innovations connecting agriculture and urban development: a typology of cases studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18761,51 +18761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782759235636</w:t>
             </w:r>
           </w:p>
@@ -18845,51 +18845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Urban Food Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18962,70 +18962,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t>
+                <w:t xml:space="preserve">Construire des politiques alimentaires urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Conaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19038,349 +19038,349 @@
                 <w:t xml:space="preserve">Benoît Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Debru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Quae, 158 p., 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Caroline Brand (coordination éditoriale); Nicolas Bricas (coordination éditoriale); Damien Conaré (coordination éditoriale); Benoit Daviron (coordination éditoriale); Julie Debru (coordination éditoriale); Laura Michel (coordination éditoriale); Christophe-Toussaint Soulard (coordination éditoriale). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, EAN13 eBook [ePub] : 9782759226191 - EAN13 eBook [PDF] : 9782759226184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2618-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607688v1</w:t>
+                <w:t xml:space="preserve">hal-02590038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des politiques alimentaires urbaines</w:t>
-[...89 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017(3), 2017, Revue d'Economie Régionale et Urbaine, 978-2-200-93132-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2618-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02590038v1</w:t>
+                <w:t xml:space="preserve">hal-01606382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires méditerranéens</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Conaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Daviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Debru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 158 p., 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01606382v1</w:t>
+                <w:t xml:space="preserve">hal-01607688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward sustainable relations between agriculture and the city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
@@ -19455,51 +19455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19709,51 +19709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19810,64 +19810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et agricultures urbaines durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
@@ -19939,51 +19939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hostiou, Nathalie; Gasselin, Pierre; Dedieu, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -20123,272 +20123,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique agroécologique et alimentaire métropolitaine, le cas de Montpellier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les recherches sur l'agriculture urbaine au Nord et au Sud : origines et définitions [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.198-201, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
+              <w:t xml:space="preserve">, Quae, pp.11-17, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173095v1</w:t>
+                <w:t xml:space="preserve">hal-04173003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur l'agriculture urbaine au Nord et au Sud : origines et définitions [Introduction]</w:t>
+                <w:t xml:space="preserve">Les acquis et les questions actuelles de la recherche [Conclusion]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.11-17, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
+              <w:t xml:space="preserve">, Quae, pp.135-138, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173003v1</w:t>
+                <w:t xml:space="preserve">hal-04173082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acquis et les questions actuelles de la recherche [Conclusion]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une politique agroécologique et alimentaire métropolitaine, le cas de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quae, pp.135-138, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
+              <w:t xml:space="preserve">, Quae, pp.198-201, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173082v1</w:t>
+                <w:t xml:space="preserve">hal-04173095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture va-t-elle manquer d’eau ?</w:t>
               </w:r>
@@ -20603,51 +20603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How peri-urban agriculture can contribute to the sustainable development of a midsized city? The case of Sahline (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawnek Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20707,51 +20707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de SciencesPo, 628 p., 2020, Références, 978-2-7246-2600-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20776,64 +20776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’une renaissance urbaine de l’agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20888,77 +20888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politique agroécologique et alimentaire à Montpellier. La transition agroécologique vecteur de compromis politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eve Fouilleux; Laura Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’Alimentation se fait Politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -21039,51 +21039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Rixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coline Perrin; Brigitte Nougarèdes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le foncier agricole dans une société urbaine : innovations et enjeux de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -21128,339 +21128,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of urban food policy in Europe, from the ancient city to the industrial city</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Brand, Caroline; Bricas, Nicolas; Conare, Damien; Daviron, Benoit; Debru, Julie; Michel, Laura; Soulard, Christophe-Toussaint. </w:t>
+                <w:t xml:space="preserve">Putting Food on the Regional Policy Agenda in Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint C.-T. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Brand; Nicoles Bricas; Damien Conaré; Benoît Daviron; Julie Debru; Laura Michel; Christophe-Toussaint Soulard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing urban food policies: concepts and approaches</w:t>
+              <w:t xml:space="preserve">Designing Urban Food Policies: Concepts and Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-138, 2019, Urban Agriculture (Springer), 978-3-030-13958-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791637v1</w:t>
+                <w:t xml:space="preserve">hal-02591666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting Food on the Regional Policy Agenda in Montpellier, France</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Caroline Brand; Nicoles Bricas; Damien Conaré; Benoît Daviron; Julie Debru; Laura Michel; Christophe-Toussaint Soulard. </w:t>
+                <w:t xml:space="preserve">History of urban food policy in Europe, from the ancient city to the industrial city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brand, Caroline; Bricas, Nicolas; Conare, Damien; Daviron, Benoit; Debru, Julie; Michel, Laura; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing Urban Food Policies: Concepts and Approaches</w:t>
+              <w:t xml:space="preserve">Designing urban food policies: concepts and approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-138, 2019, Urban Agriculture (Springer), 978-3-030-13958-2. </w:t>
+              <w:t xml:space="preserve">, 144 p., 2019, Urban Agriculture (Springer), 978-3-030-13958-2 978-3-030-13957-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591666v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling sustainability issues and urban policy levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brand, Caroline; Bricas, Nicolas; Conare, Damien; Daviron, Benoit; Debru, Julie; Michel, Laura; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing urban food policies: concepts and approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 144 p., 2019, Urban Agriculture (Springer), 978-3-030-13958-2 978-3-030-13957-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21478,70 +21478,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre ville et agriculture au prisme de l'innovation territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Territorial innovation in the relationships between agriculture and the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21561,635 +21561,635 @@
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Faure; Yuna Chiffoleau; Frédéric Goulet; Ludovic Temple; Jean-Marc Touzard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
+              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
+                <w:t xml:space="preserve">Quae éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-163, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791438v1</w:t>
+                <w:t xml:space="preserve">halshs-02263274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paille de riz en Camargue : du sous-produit au coproduit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les relations entre ville et agriculture au prisme de l'innovation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Faure; Yuna Chiffoleau; Frédéric Goulet; Ludovic Temple; Jean-Marc Touzard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t>
+              <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788685v1</w:t>
+                <w:t xml:space="preserve">hal-02791438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+                <w:t xml:space="preserve">La paille de riz en Camargue : du sous-produit au coproduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Vadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t>
+              <w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606876v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface : la riziculture en Camargue, un laboratoire d’innovation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food, an integrating element in the urban agriculture system of Pisa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t>
+              <w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2018, 978-3-319-71037-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786425v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial innovation in the relationships between agriculture and the city</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Postface : la riziculture en Camargue, un laboratoire d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le riz et la Camargue : vers des agroécosystèmes durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardère Editeur Educagri, 508 p., 2018, 978-2-37649-003-6 979-10-275-0154-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02263274v2</w:t>
+                <w:t xml:space="preserve">hal-02786425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ComMod and Gerdal approaches to accompany multi-actor collectives in facilitating innovation in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trébuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and development in agricultural and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Non paginé, 2018, Synthèses (Quae), 978-2-7592-2960-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22204,90 +22204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor d’initiatives agricoles et alimentaires dans les villes françaises : mouvement marginal ou transition en cours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura territorial e innovación social : Hacia un nuevo modelo metropolitano en Europa del Sur?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22338,100 +22338,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démarches ComMod et Gerdal d'accompagnement de collectifs multi-acteurs pour faciliter l'innovation dans les agro-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trébuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et développement dans les systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259 p., 2018, Synthèses (Quae), 978-2-7592-2812-6 978-2-7592-2813-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22440,450 +22440,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integration Between Mediterranean Cities and Agriculture in Local Projects. A Conceptual Framework</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport au lieu de vie. Une lecture de la cohabitation entre agriculteurs et résidents périurbains (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’espace en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.75-96, 2017, Géographie sociale, 978-2-7535-5670-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706291v1</w:t>
+                <w:t xml:space="preserve">hal-02606405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au lieu de vie. Une lecture de la cohabitation entre agriculteurs et résidents périurbains (Hérault, France)</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire des politiques alimentaires urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Brand (coordination éditoriale); Nicolas Bricas (coordination éditoriale); Damien Conaré (coordination éditoriale); Benoit Daviron (coordination éditoriale); Julie Debru (coordination éditoriale); Laura Michel (coordination éditoriale); Christophe-Toussaint Soulard (coordination éditoriale). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace en partage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-151, 2017, Update Sciences and Technologies, EAN13 eBook [ePub] : 9782759226191 - EAN13 eBook [PDF] : 9782759226184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2618-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606405v1</w:t>
+                <w:t xml:space="preserve">hal-01603120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des politiques alimentaires urbaines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Integration Between Mediterranean Cities and Agriculture in Local Projects. A Conceptual Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Caroline Brand (coordination éditoriale); Nicolas Bricas (coordination éditoriale); Damien Conaré (coordination éditoriale); Benoit Daviron (coordination éditoriale); Julie Debru (coordination éditoriale); Laura Michel (coordination éditoriale); Christophe-Toussaint Soulard (coordination éditoriale). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe-Toussaint Soulard; Coline Perrin; Elodie Valette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t>
+              <w:t xml:space="preserve">Toward Sustainable Relations Between Agriculture and the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2618-4⟩</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-143, 2017, Urban Agriculture, 978-3-319-71037-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71037-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603120v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between agriculture and the city in Europe and the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22956,64 +22956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des politiques alimentaires urbaines en Europe, de la ville antique à la ville industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 158 p., 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23038,64 +23038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croiser enjeux de durabilité et leviers des politiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23133,51 +23133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integration between Mediterranean cities and agriculture in local projects. A conceptual framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint C.-T. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23254,51 +23254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougaredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace en partage : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23336,51 +23336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of agronomic research to innovation: the experience of INRA-SAD in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23581,337 +23581,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction concertée d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+                <w:t xml:space="preserve">The integration of agricultural and urban development by local projects: a methodological approach comparing case studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathé</w:t>
+                <w:t xml:space="preserve">P. Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-86, 2015, 9782759224081 ET e-ISBN : 978-2-7592-2407-4</w:t>
+              <w:t xml:space="preserve">Toward sustainable agricultural-urban relations: innovation, integration, governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605513v1</w:t>
+                <w:t xml:space="preserve">hal-01542474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of agricultural and urban development by local projects: a methodological approach comparing case studies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Abrantes</w:t>
+                <w:t xml:space="preserve">La construction concertée d'un guide pour la mise en oeuvre de la gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bendjaballah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Mousselin</w:t>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Torré; Dominique Vollet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward sustainable agricultural-urban relations: innovation, integration, governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2015</w:t>
+              <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-86, 2015, 9782759224081 ET e-ISBN : 978-2-7592-2407-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542474v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres par-delà les frontières : l'analyse du dispositif pour et sur le développement régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches-actions collaboratives. Une révolution de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23949,51 +23949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheurs, acteurs et décideurs en prospective : des regards pluriels sur l'espace rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 277 p., 2014, Update Sciences and Technologies, 978-2-7592-2272-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24199,51 +24199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24311,51 +24311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Devautour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24387,381 +24387,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En route, mais laquelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
+                <w:t xml:space="preserve">Repenser l'innovation pour le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Devautour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae CTA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 233 p., 2012, Synthèses (Quae), 978-2-7592-1858-5 978-92-9081-505-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808518v1</w:t>
+                <w:t xml:space="preserve">hal-02811240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un projet territorial agroenvironnemental : le concept de système agraire revisité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">En route, mais laquelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Coudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver T. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoagronomie, paysage et projets de territoire : Sur les traces de Jean-Pierre Deffontaines</w:t>
+              <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 480 p., 2012, Indisciplines, 978-2-7592-1856-1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae CTA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 233 p., 2012, Synthèses (Quae), 978-2-7592-1858-5 978-92-9081-505-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810581v1</w:t>
+                <w:t xml:space="preserve">hal-02808518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'innovation pour le développement durable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Construire un projet territorial agroenvironnemental : le concept de système agraire revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Devautour</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre à innover dans un monde incertain : concevoir les futurs de l'agriculture et de l'alimentation</w:t>
+              <w:t xml:space="preserve">Géoagronomie, paysage et projets de territoire : Sur les traces de Jean-Pierre Deffontaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 233 p., 2012, Synthèses (Quae), 978-2-7592-1858-5 978-92-9081-505-1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 480 p., 2012, Indisciplines, 978-2-7592-1856-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811240v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires</w:t>
               </w:r>
@@ -24885,51 +24885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des performances d'un dispositif de recherche en partenariat : le programme Pour et Sur le Développement Régional Bourgogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25006,51 +25006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initier des projets agricoles partagés en territoire périurbain : intervention des agents des chambres d'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25101,51 +25101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement : vers de nouveaux territoires en construction ? Exemple de la pollution des eaux par les nitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles urbanités, nouvelles ruralités en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2007, 978-90-5201-954-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25170,51 +25170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâti agricole périurbain : projets d'aménagement et besoins spatiaux des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25278,51 +25278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement régional et processus de production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et enjeux du développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25360,64 +25360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction participative d'un projet territorial agriculture et environnement en Val de Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dufoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25576,51 +25576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscriptions territoriales des mesures agri-environnementales et dynamiques sociales locales : les agriculteurs face aux MAE dans l'Yonne et dans les Basses Vallées Angevines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lemery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25690,51 +25690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enseignements et quelles perspectives ? [Vidéo]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25765,51 +25765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer la précarité alimentaire à une échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25840,90 +25840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver des terres agricoles périurbaines pour développer la production nourricière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hasnaoui Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.49-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25935,411 +25935,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORK PACKAGE 3 Policies and governance structures for smart agriculture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Corsi</w:t>
+                <w:t xml:space="preserve">WORK PACKAGE 3, report 1. Definition of Smart Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557717v1</w:t>
+                <w:t xml:space="preserve">hal-01557709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORK PACKAGE 3, report 1. Definition of Smart Agriculture” Final report RURAGRI ERA-NET “Towards a Smart Rural Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">WORK PACKAGE 3 Policies and governance structures for smart agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene S. Darly</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01670522v1</w:t>
+                <w:t xml:space="preserve">hal-01557717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORK PACKAGE 3, report 1. Definition of Smart Agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WORK PACKAGE 3, report 1. Definition of Smart Agriculture” Final report RURAGRI ERA-NET “Towards a Smart Rural Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Darly</w:t>
+                <w:t xml:space="preserve">Segolene S. Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557709v1</w:t>
+                <w:t xml:space="preserve">hal-01670522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORK PACKAGE 3 Partnership and co-building principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26347,51 +26347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Johany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Candiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -26413,51 +26413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle dynamique récente des agrosystèmes méditerranéens ? Quels facteurs de changement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26488,51 +26488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels types d'agriculture en Méditerranée ? Est-elle favorable à la biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26966,51 +26966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27084,64 +27084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quels leviers disposent les municipalités pour agir sur les paysages alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazarine Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27166,254 +27166,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DAUME (ANR-10-STRA-007) : Durabilité des agricultures urbaines en Méditerranée. Compte‐rendu de fin de projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Projet DAUME (ANR-10-STRA-007) : Durabilité des agricultures urbaines en Méditerranée. Annexe scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD); Centre National de la Recherche Scientifique (CNRS); Institut National de la Recherche Agronomique (INRA). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793987v1</w:t>
+                <w:t xml:space="preserve">hal-02798160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DAUME (ANR-10-STRA-007) : Durabilité des agricultures urbaines en Méditerranée. Annexe scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Projet DAUME (ANR-10-STRA-007) : Durabilité des agricultures urbaines en Méditerranée. Compte‐rendu de fin de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD); Centre National de la Recherche Scientifique (CNRS); Institut National de la Recherche Agronomique (INRA). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798160v1</w:t>
+                <w:t xml:space="preserve">hal-02793987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation des populations en situation de précarité économique : éléments pour un diagnostic à l’échelle de la métropole de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27444,51 +27444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une politique agricole et alimentaire pour la métropole de Montpellier : étude de préfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Debru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27684,51 +27684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;hameaux agricoles&amp;quot; pour une gestion durable du périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Groupe d’Etudes et de Services pour l’Economie des Ressources (GEYSER); Communauté de l'Aglomération Hérault Méditerranée (CAHM); Pays Corbières et Minervois; Groupe de Travail Urbanisme et Agriculture de l'Hérault (GTUA). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -27763,77 +27763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Tache 2 : Diagnostic local des liens agriculture - ville. Identification des enjeux autour de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agence Nationale de la Recherche. 2012, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -27868,51 +27868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Part'Dev : évaluation des dynamiques partenariales au SAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27947,51 +27947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de fin de projet : gouvernance des territoires et développement rural, une analyse des innovations organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28161,51 +28161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des prairies permanentes dans les élevages allaitants de Bourgogne, projet de recherche PSDR Bourgogne. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28268,145 +28268,145 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, politiques publiques et territoires : construire une géographie agricole des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2014</w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Bordeaux Montaigne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01016218v1</w:t>
+                <w:t xml:space="preserve">tel-02796860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, politiques publiques et territoires : construire une géographie agricole des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Bordeaux Montaigne, 2014</w:t>
+              <w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02796860v1</w:t>
+                <w:t xml:space="preserve">tel-01016218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId595"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -28561,51 +28561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04567524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasnaoui Amri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe&#8208;toussaint Soulard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Horst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclintock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-021-10202-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03513001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rixen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11213-018-9469-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15933" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lteif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Dasylva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Sambou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1745-5871.12272" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint C.-T. Soulard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1102-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.173.0413" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Robineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mousselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ES2016-002002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Viteri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.158.0049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0671" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3816" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ch&#226;telet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel-Dounias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Posner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-10-00048.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/34pc-df32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683493v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2005.00003.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZLX11CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maigrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Guyard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;ant Mathilde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001301v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132590v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791620v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Reynolds" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156971v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bigue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593285v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738191v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792501v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154650v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739004v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506454v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touzard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe T. Soulard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743949v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601115v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795861v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810878v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cl&#233;ment" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803428v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804175v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510533v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758221v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754868v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817189v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821509v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755194v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758402v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ahmadou Camara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kalms" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nougaredes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512263v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubarcar Camara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753087v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Camara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520129v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750597v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vall" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754262v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818056v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764390v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chevignard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931557v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitts" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Teagasc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830086v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761823v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kohl" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Soebroto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603296v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602586v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602718v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487359v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eugeo2013.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Soulard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590657v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607688v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/84/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2618-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606382v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revues.armand-colin.com/eco-sc-politique/revue-deconomie-regionale-urbaine/revue-deconomie-regionale-urbaine-ndeg-32017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791253v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319710358" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810055v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809505v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isda2010.net" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807218v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://norois.revues.org/3724" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701755v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NV13-BZ97" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173003v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963452v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawnek Slama" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_193" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947201v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870437v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948383v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gbmk-tc25_ch5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791637v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030139575" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591666v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2_6.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791534v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791438v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788685v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vadon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786425v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263274v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791133v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791742v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/libro/cultura-territorial-e-innovacion-social.html" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791774v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706291v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319710358" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2_8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603120v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791252v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-71037-2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2_1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603119v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608121v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704434v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607099v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533902v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319313900" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31392-4_8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799289v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Bryant" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liette Vasseur" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellichi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31392-4_14" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542474v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abrantes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bendjaballah" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousselin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794510v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794167v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808486v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804866v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808518v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810581v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811240v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824204v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thumerel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823163v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813269v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812065v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=ab47danMU5UC" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819381v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufoux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dury" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828406v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mormont" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832457v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932029v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597268v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557734v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candiani" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793085v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teyssedre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799465v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727139v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719021v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595599v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793987v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798160v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793885v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797214v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806391v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506508v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197919v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807431v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485481v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016218v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796860v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04567524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hasnaoui Amri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe&#8208;toussaint Soulard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.13013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04053533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03513001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Horst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mcclintock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-021-10202-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Rixen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.15933" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11213-018-9469-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lteif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1745-5871.12272" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Dasylva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngor Ndour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Sambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint C.-T. Soulard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abrantes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosia Anthopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1102-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lacour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.173.0413" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Robineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Viteri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mousselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ES2016-002002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602850v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.158.0049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0255" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.65-89" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.13.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0671" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3816" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ch&#226;telet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel-Dounias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Posner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-10-00048.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Moity Ma&#239;zi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653621v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Thareau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/34pc-df32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2007019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Trouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683493v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2005.00003.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZLX11CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maigrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Guyard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;ant Mathilde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Riou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001301v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Block" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Dup&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dreysse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001326v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781563v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593275v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bruckert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132590v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Girardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Reynolds" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grandchamp" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bigue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593285v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605624v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561489v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801575v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739004v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796931v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506454v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touzard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe T. Soulard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743949v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601115v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795861v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810878v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cl&#233;ment" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198214v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quiblier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803810v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pinto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803428v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805061v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804175v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758402v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Ahmadou Camara" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kalms" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755194v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815964v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510533v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754868v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821509v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753046v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Math&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nougaredes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621169v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Math&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512263v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubarcar Camara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753087v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Camara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez Ridaura" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757132v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520129v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750597v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755378v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875884v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tonneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Coudel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thareau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754262v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758368v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818056v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756306v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764390v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chevignard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931557v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pitts" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Teagasc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830086v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761823v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kohl" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Soebroto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603296v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602586v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deville" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602718v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487359v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eugeo2013.com" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Soulard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1752/9782759235643/les-agricultures-urbaines-en-france" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590657v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590038v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/84/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2618-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606382v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revues.armand-colin.com/eco-sc-politique/revue-deconomie-regionale-urbaine/revue-deconomie-regionale-urbaine-ndeg-32017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607688v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791253v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319710358" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810055v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-768-4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809505v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isda2010.net" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807218v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://norois.revues.org/3724" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497631v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/380/9782759242139/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701755v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NV13-BZ97" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173003v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173082v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173095v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789176v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8VA4-2718" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963452v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawnek Slama" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_193" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947201v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870437v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948383v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cardere.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gbmk-tc25_ch5" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591666v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2_6.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_6" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791637v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030139575" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791534v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263274v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1540/9782759229604/innovation-and-development-in-agricultural-and-food-systems" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791438v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5282-innovation-et-developpement-dans-les-systemes-agricoles-et-alimentaires.html" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788685v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vadon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606876v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marraccini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786425v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791133v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791742v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/libro/cultura-territorial-e-innovacion-social.html" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791774v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606405v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonny" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baut&#232;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603120v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706291v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319710358" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2_8" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791252v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-71037-2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71037-2_1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603119v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608121v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01704434v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607099v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533902v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319313900" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31392-4_8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799289v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Bryant" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liette Vasseur" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellichi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Sarr" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31392-4_14" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01542474v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abrantes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bendjaballah" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousselin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605513v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://file:///C:/Users/UTILIS~1/AppData/Local/Temp/extrait_partenariats-pour-le-developpement-territor.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794510v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/004146568ab126995a9c6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794167v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808486v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804866v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811240v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2059-apprendre-a-innover-dans-un-monde-incertain.html" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808518v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810581v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824204v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brossier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thumerel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823163v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813269v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812065v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=ab47danMU5UC" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819381v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dufoux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dury" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moretty" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828406v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mormont" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832457v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932029v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791682v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597268v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557734v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conrard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Candiani" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793085v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teyssedre" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799465v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727139v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719021v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595599v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798160v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793987v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793885v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797214v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806391v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506508v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197919v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807431v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485481v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796860v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01016218v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>