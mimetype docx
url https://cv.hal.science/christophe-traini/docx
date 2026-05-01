--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1906,165 +1906,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Opposing Scientific Cruelty: The Emotions and Sensitivities of Protestors against Experiments on Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Traïni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les protecteurs des animaux et le droit. Refoulement ou formalisation des émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530200v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02530193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Disgust and Moral Indignation. The socio-genesis of an activist practice</w:t>
               </w:r>
@@ -3158,376 +3158,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Processes and Contexts of Emotional Involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Traïni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Blom, Stéphanie Tawa Lama-Rewal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotions, Mobilisations and South Asian Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge India, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03776961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les formes plurielles d’engagement de la protection animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’engager pour les animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-13-080083-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation des sensibilités. Au prisme de la protection des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Traïni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotions, Mobilisations and South Asian Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge India, 2019</w:t>
+              <w:t xml:space="preserve">La politique à l’épreuve des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoigner de l’immersion dans l’horreur. Un dispositif de sensibilisation au service d’une cause militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Leroux et Erik Neveu (dir.), En immersion. Pratiques intensives du terrain en journalisme, littérature et sciences sociales, Presses Universitaires de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Christophe Roux et Éric Savarese (dir.), Manuel de science politique, Bruxelles, Larcier Eds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922393v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02545075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des dispositifs visant à la coordination des actions collectives »</w:t>
               </w:r>
@@ -4045,169 +4045,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02557511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’épicentre d’un “séisme électoral”. Le vote Front national en région PACA »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Traïni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vote en PACA. Les élections 2002 en Provence-Alpes-Côte d'Azur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les frères ennemis de l’écologie politique. Corinne Lepage, Noël Mamère et Jean Saint-Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Traïni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vote en PACA. Les élections 2002 en Provence-Alpes-Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776992v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02545091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles, loin de la scène politique nationale</w:t>
               </w:r>
@@ -4686,51 +4686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85E252F0"/>
+    <w:nsid w:val="4D7ED927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4917,51 +4917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-traini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4561-8296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31447/202315" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.041.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/le-proces-environnemental-p.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100588480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/412/art-et-contestation" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0427" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470674871.wbespm450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-traini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4561-8296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31447/202315" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.041.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/le-proces-environnemental-p.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100588480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/412/art-et-contestation" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0427" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470674871.wbespm450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>