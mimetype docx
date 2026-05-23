--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1906,165 +1906,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les protecteurs des animaux et le droit. Refoulement ou formalisation des émotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Traïni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Opposing Scientific Cruelty: The Emotions and Sensitivities of Protestors against Experiments on Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary European History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02530200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Disgust and Moral Indignation. The socio-genesis of an activist practice</w:t>
               </w:r>
@@ -3158,376 +3158,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les formes plurielles d’engagement de la protection animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Traïni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S’engager pour les animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-13-080083-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03616606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Processes and Contexts of Emotional Involvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélie Blom, Stéphanie Tawa Lama-Rewal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions, Mobilisations and South Asian Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge India, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les formes plurielles d’engagement de la protection animale</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoigner de l’immersion dans l’horreur. Un dispositif de sensibilisation au service d’une cause militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S’engager pour les animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-13-080083-5</w:t>
+              <w:t xml:space="preserve">Pierre Leroux et Erik Neveu (dir.), En immersion. Pratiques intensives du terrain en journalisme, littérature et sciences sociales, Presses Universitaires de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Traïni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Christophe Roux et Éric Savarese (dir.), Manuel de science politique, Bruxelles, Larcier Eds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politisation des sensibilités. Au prisme de la protection des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique à l’épreuve des émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545075v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02922393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des dispositifs visant à la coordination des actions collectives »</w:t>
               </w:r>
@@ -4686,51 +4686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D7ED927"/>
+    <w:nsid w:val="280A7A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4917,51 +4917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-traini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4561-8296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31447/202315" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.041.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/le-proces-environnemental-p.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100588480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/412/art-et-contestation" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0427" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470674871.wbespm450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-traini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4561-8296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Carri&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31447/202315" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04503659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.041.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/le-proces-environnemental-p.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100588480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/412/art-et-contestation" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0427" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470674871.wbespm450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>