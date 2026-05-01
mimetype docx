--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -362,676 +362,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic strain mapping of plastically deformed materials by TEM</w:t>
+                <w:t xml:space="preserve">High-Strength Copper/Silver Alloys Processed by Cold Spraying for DC and Pulsed High Magnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Després</w:t>
+                <w:t xml:space="preserve">Simon Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Parent</w:t>
+                <w:t xml:space="preserve">Hanane Idrir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Véron</w:t>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Rauch</w:t>
+                <w:t xml:space="preserve">Olivier Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Joulain</w:t>
+                <w:t xml:space="preserve">Nelson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 265, pp.114010. </w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry10030015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718360v1</w:t>
+                <w:t xml:space="preserve">hal-04562562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Strength Copper/Silver Alloys Processed by Cold Spraying for DC and Pulsed High Magnetic Fields</w:t>
+                <w:t xml:space="preserve">Influence of elasto-plastic behavior of thin films on circular buckling structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tardieu</w:t>
+                <w:t xml:space="preserve">K. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Idrir</w:t>
+                <w:t xml:space="preserve">G. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
+                <w:t xml:space="preserve">M.A. Hurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry10030015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 304, pp.113032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562562v1</w:t>
+                <w:t xml:space="preserve">hal-04913693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of elasto-plastic behavior of thin films on circular buckling structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic force microscopy and transmission electron microscopy identification of deformation twinning in the Cr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;AlC MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Meng</w:t>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parry</w:t>
+                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Hurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tromas</w:t>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coupeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 304, pp.113032. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.119836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913693v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy and transmission electron microscopy identification of deformation twinning in the Cr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;AlC MAX phase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation mechanisms in the α phase of the Ti-6Al-2Sn-4Zr-2Mo titanium alloy: In situ experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
+                <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renou</w:t>
+                <w:t xml:space="preserve">A. Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ouisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Smerdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 270, pp.119836. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175, pp.103947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562546v1</w:t>
+                <w:t xml:space="preserve">hal-04569970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in the α phase of the Ti-6Al-2Sn-4Zr-2Mo titanium alloy: In situ experiments and simulations</w:t>
+                <w:t xml:space="preserve">Elastic strain mapping of plastically deformed materials by TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hémery</w:t>
+                <w:t xml:space="preserve">Arthur Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Naït-Ali</w:t>
+                <w:t xml:space="preserve">Muriel Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Smerdova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edgar Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 175, pp.103947. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.114010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2024.114010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569970v1</w:t>
+                <w:t xml:space="preserve">hal-04718360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspherulitic mechanical heterogeneities and microstructure of i-PP highlighted by nanoindentation and atomic force microscopy</w:t>
               </w:r>
@@ -1147,90 +1147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation-induced deformation twinning in MAX phase Ti2AlN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilgens Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 227, pp.117665. </w:t>
@@ -1798,1043 +1798,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of α- and β-tantalum thin films</w:t>
+                <w:t xml:space="preserve">Slip-stimulated grain boundary sliding in Ti-6Al-4 V at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Abadias</w:t>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Colin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.053⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100189 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457454v1</w:t>
+                <w:t xml:space="preserve">hal-03486583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip-stimulated grain boundary sliding in Ti-6Al-4 V at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic behaviour and deformation mechanisms in silicon nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hémery</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1190 (1), pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1190/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486583v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new hybrid approach combining AFM and SEM for the nanoparticle dimensional metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Delvallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Delvallee</w:t>
+                <w:t xml:space="preserve">Sébastien Ducourtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Noircler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1523-1536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjnano.10.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02197596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic behaviour and deformation mechanisms in silicon nano-objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Merabet</w:t>
+                <w:t xml:space="preserve">A new method for measuring nanoparticle diameter from a set of SEM images using a remarkable point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Delvallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducourtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tromas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1190/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.112847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.112847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254688v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for measuring nanoparticle diameter from a set of SEM images using a remarkable point</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoindentation characterization of the surface mechanical properties of a 17-4PH stainless steel substrate treated with grit blasting and coated with a Cr3C2-NiCr coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Giouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.112847⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 368, pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316584v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation characterization of the surface mechanical properties of a 17-4PH stainless steel substrate treated with grit blasting and coated with a Cr3C2-NiCr coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic properties of α- and β-tantalum thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Giouse</w:t>
+                <w:t xml:space="preserve">Ph. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. White</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 368, pp.119-125. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 688, pp.137403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.01.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284915v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale mechanisms and brittle to ductile transition at low size in silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dislocations and Plastic Deformation in MgO Crystals: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Abed El Nabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Merabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Texier</w:t>
+                <w:t xml:space="preserve">Sébastien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.03.059⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.1-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst8060240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308704v1</w:t>
+                <w:t xml:space="preserve">hal-01807690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocations and Plastic Deformation in MgO Crystals: A Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-temperature intrinsic plasticity in silicon at small scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carrez</w:t>
+                <w:t xml:space="preserve">A. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Korte-Kerzel</w:t>
+                <w:t xml:space="preserve">M. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.1-53. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.54-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst8060240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01807690v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain buildup in 4H-SiC implanted with noble gases at low dose</w:t>
               </w:r>
@@ -2960,295 +2960,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature intrinsic plasticity in silicon at small scales</w:t>
+                <w:t xml:space="preserve">Room temperature deformation in the Fe7Mo6 μ-Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merabet</w:t>
+                <w:t xml:space="preserve">S. Schröders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Texier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">S. Sandlöbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Birke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.125-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318908v1</w:t>
+                <w:t xml:space="preserve">hal-02311163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature deformation in the Fe7Mo6 μ-Phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Birke</w:t>
+                <w:t xml:space="preserve">Atomic scale mechanisms and brittle to ductile transition at low size in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Loeck</w:t>
+                <w:t xml:space="preserve">Firas Abed El Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Peters</w:t>
+                <w:t xml:space="preserve">Amina Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108, pp.125-143. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.14693-14704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311163v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation processes of the ω-Al 70 Cu 20 Fe 10 phase synthesized by SPS technique</w:t>
               </w:r>
@@ -3393,90 +3393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation modelling in Ti 2 AlN MAX phase based on the Peierls–Nabarro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gouriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (23), pp.2539 - 2552. </w:t>
@@ -3661,51 +3661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of dislocation cross-slip in MAX phase deformed at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,606 +3759,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice instability and elastic response of metastable Mo1-xSix thin films</w:t>
+                <w:t xml:space="preserve">Pressure-enforced plasticity in MAX phases: from single grain to polycrystal investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fillon</w:t>
+                <w:t xml:space="preserve">Guo-Ping Bei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jaouen</w:t>
+                <w:t xml:space="preserve">Veronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Tromas</w:t>
+                <w:t xml:space="preserve">Sylvain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (17), pp. 174104. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (15), pp.1784-1801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.755272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233816v1</w:t>
+                <w:t xml:space="preserve">hal-01501851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of perfect dislocation glide in nanoindented 4H-SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental UHV AFM-STM device for characterizing surface nanostructures under stress/strain at variable temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Luca</w:t>
+                <w:t xml:space="preserve">Y. Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Pichaud</w:t>
+                <w:t xml:space="preserve">F. Berneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jublot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Tromas</w:t>
+                <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 471, pp.012013. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (10), pp.105117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/471/1/012013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4826555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111764v1</w:t>
+                <w:t xml:space="preserve">hal-03641648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-enforced plasticity in MAX phases: from single grain to polycrystal investigation</w:t>
+                <w:t xml:space="preserve">Lattice instability and elastic response of metastable Mo1-xSix thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Ping Bei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Joulain</w:t>
+                <w:t xml:space="preserve">A. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Brunet</w:t>
+                <w:t xml:space="preserve">C. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dubois</w:t>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 93 (15), pp.1784-1801. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (17), pp. 174104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.755272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501851v1</w:t>
+                <w:t xml:space="preserve">hal-01233816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental UHV AFM-STM device for characterizing surface nanostructures under stress/strain at variable temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of perfect dislocation glide in nanoindented 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nahas</w:t>
+                <w:t xml:space="preserve">A. de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Coupeau</w:t>
+                <w:t xml:space="preserve">B Pichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drouet</w:t>
+                <w:t xml:space="preserve">M. Jublot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 84 (10), pp.105117. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 471, pp.012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4826555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/471/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641648v1</w:t>
+                <w:t xml:space="preserve">hal-02111764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation analysis of Ti2AlN deformed at room temperature under confining pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,51 +4457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5089,64 +5089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5227,64 +5227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEAM2017 - International Symposium In Situ Microscopy with Electrons, X-rays and Scanning Probes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Erlangen, Germany</w:t>
@@ -5339,77 +5339,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
@@ -5432,609 +5432,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual room-temperature plasticity in silicon nanopillars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Texier</w:t>
+                <w:t xml:space="preserve">Toward the understanding of the brittle to ductile transition at low size in silicon: experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abed El Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Talneau</w:t>
+                <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dislocation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lafayette-Purdue University, United States</w:t>
+              <w:t xml:space="preserve">Multiscale Materials Modeling Extended Objects in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453330v1</w:t>
+                <w:t xml:space="preserve">hal-01453305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the understanding of the brittle to ductile transition at low size in silicon: experiments and simulations</w:t>
+                <w:t xml:space="preserve">Experiments and simulations for the study of the brittle to ductile transition at low size in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Materials Modeling Extended Objects in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Extended Defects in Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453305v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and simulations for the study of the brittle to ductile transition at low size in silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+                <w:t xml:space="preserve">Structure et propagation de défauts dans les nanopiliers de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thilly</w:t>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Defects in Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Aygulf, France</w:t>
+              <w:t xml:space="preserve">Congrés de l’Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453081v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propagation de défauts dans les nanopiliers de silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Etude des défauts étendus produits par la compression de nanopiliers de silicium à temperature ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés de l’Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453348v1</w:t>
+                <w:t xml:space="preserve">hal-01453342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRTEM study of structural defects and related deformation mechanisms induced by nanocompression of silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
@@ -6057,152 +6057,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des défauts étendus produits par la compression de nanopiliers de silicium à temperature ambiante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Unusual room-temperature plasticity in silicon nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Talneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Dislocation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lafayette-Purdue University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453342v1</w:t>
+                <w:t xml:space="preserve">hal-01453330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurale des dislocations dans les polytypes 4H et 3C de SiC</w:t>
               </w:r>
@@ -6326,77 +6326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track formation in amorphous Fe$_{0.55}$Zr$_{0.45}$ alloys irradiated by MeV C$_{-60}$ ions: Influence of intrinsic stress on induced surface deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Della-Negra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6953,51 +6953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05404778v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smerdova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiying Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wheeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00919-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Idrir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ferreira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10030015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04913693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hurier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119836" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126391" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilgens Sylvain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crouzier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.109521" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wenbo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhe Jia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Ma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Soria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gomez&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Djemia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100189" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02197596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvallee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducourtieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noircler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112847" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Giouse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. White" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8060240" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audurier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Declemy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.062" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGJV3W9L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;ders" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandl&#246;bes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birke" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peters" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK17HN0V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1066938" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Swygenhoven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884601" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06358" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaouen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174104" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pichaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jublot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/471/1/012013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Bei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.755272" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641648v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826555" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715250" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauchamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075424" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montsouka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881468" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPSTCM83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Woirgard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Audurier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802206474" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600690499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Mouatassim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Pac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousselot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453330v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453342v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Girard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della-Negra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01998-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W56D7WN9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637102v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30009-8_9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30009-8_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05404778v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smerdova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01833" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiying Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wheeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00919-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Idrir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ferreira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10030015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04913693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hurier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119836" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Despr&#233;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2024.114010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126391" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilgens Sylvain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crouzier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.109521" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joseph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonneville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wenbo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhe Jia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Ma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Soria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gomez&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100189" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02197596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvallee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducourtieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noircler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.150" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112847" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Giouse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. White" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Djemia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Korte-Kerzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst8060240" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dagault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audurier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Declemy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.062" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGJV3W9L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;ders" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sandl&#246;bes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loeck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.05.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK17HN0V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1066938" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Swygenhoven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884601" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06358" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Bei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.755272" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826555" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233816v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaouen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pichaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jublot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/471/1/012013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715250" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauchamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.075424" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montsouka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881468" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPSTCM83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Woirgard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Audurier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802206474" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600690499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Mouatassim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Pac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rousselot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453348v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madyan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eyidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Girard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Della-Negra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01998-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W56D7WN9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637102v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30009-8_9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30009-8_9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>