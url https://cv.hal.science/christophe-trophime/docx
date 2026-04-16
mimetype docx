--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -334,278 +334,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quench Considerations and Protection Scheme of a High Field HTS Dipole Insert Coil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reduced Basis Framework: Application to large scale non-linear multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Haro</w:t>
+                <w:t xml:space="preserve">Stéphane Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Stenvall</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2228890⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.225-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982073v1</w:t>
+                <w:t xml:space="preserve">hal-00786557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced Basis Framework: Application to large scale non-linear multi-physics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Quench Considerations and Protection Scheme of a High Field HTS Dipole Insert Coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Stenvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lecrevisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Veys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+                <w:t xml:space="preserve">Jérôme Fleiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.225-254. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.4600104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201343015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2228890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786557v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMES optimization for high energy densities</w:t>
               </w:r>
@@ -617,64 +617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lecrevisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -796,51 +796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debray Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -891,51 +891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HiFiMagnet : a toolchain for the design and simulation of High Field Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMFL Days 20222</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1098,51 +1098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and control of magnetic high fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1193,51 +1193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific virtual simulator of tissue perfusion in the lamina cribrosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1407,903 +1407,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order modeling of high magnetic field magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+                <w:t xml:space="preserve">Heat transfer in high field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Veys</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Michigan State University, East Lansing, Michigan, United States</w:t>
+              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955232v2</w:t>
+                <w:t xml:space="preserve">hal-01134275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in high field magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Debray</w:t>
+                <w:t xml:space="preserve">Reduced basis methods and high performance computing. Applications to non-linear multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Workshop Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134275v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced basis methods and high performance computing. Applications to non-linear multi-physics problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reduced Order modeling of high magnetic field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Aristote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Michigan State University, East Lansing, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083757v1</w:t>
+                <w:t xml:space="preserve">hal-00955232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modeling of high magnetic field magnets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Advances in Feel++: a domain specific embedded language in C++ for partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEM 2012 - 11th International Workshop on Finite Elements for Microwave Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Estes Park, United States</w:t>
+              <w:t xml:space="preserve">Eccomas'12 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762458v1</w:t>
+                <w:t xml:space="preserve">hal-00762442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational framework for certified reduced basis methods: applications to multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Samake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eccomas'12 MS403-2 - Reduced order modeling strategies for parametrized PDEs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Feel++: a domain specific embedded language in C++ for partial differential equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bases réduites pour des problèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eccomas'12 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop AMIES-CEMRACS sur le HPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762442v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases réduites pour des problèmes industriels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reduced order modeling of high magnetic field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop AMIES-CEMRACS sur le HPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">FEM 2012 - 11th International Workshop on Finite Elements for Microwave Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Estes Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762494v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique et thermique des aimants pour champs magnétiques intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Modeling Toolchain into High Field Magnet Monitoring and Control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnet Technology MT26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vancouver, Canada</w:t>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3023,493 +3023,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between in-situ measurements and a 3D efficient model for the computation of magnetic fields in High Field Polyhelix magnets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumas</w:t>
+                <w:t xml:space="preserve">Cécile Daversin - Catty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Magnet Technology (MT25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">25th International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588678v2</w:t>
+                <w:t xml:space="preserve">hal-01584931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study between in-situ measurements and a 3D efficient model for the computation of magnetic fields in High Field Polyhelix magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Daversin - Catty</w:t>
+                <w:t xml:space="preserve">Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. , 2017</w:t>
+              <w:t xml:space="preserve">25th International Conference on Magnet Technology (MT25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584931v1</w:t>
+                <w:t xml:space="preserve">hal-01588678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Basis method applied to large scale non linear multiphysics problems</w:t>
+                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoRePaS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219061v1</w:t>
+                <w:t xml:space="preserve">hal-01219066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
+                <w:t xml:space="preserve">Reduced Basis method applied to large scale non linear multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">MoRePaS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219066v1</w:t>
+                <w:t xml:space="preserve">hal-01219061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases réduites certifiées pour des problèmes multi-physiques non-linéaires de grande taille. Application au design d'aimants à haut champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4053,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2516241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Stenvall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lecrevisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleiter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2228890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2175870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03786695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955232v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chakir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grandclement" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588678v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin - Catty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219066v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01340645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2516241" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Stenvall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lecrevisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleiter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2228890" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tixador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2175870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03786695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955232v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chakir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grandclement" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin - Catty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588678v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01340645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>