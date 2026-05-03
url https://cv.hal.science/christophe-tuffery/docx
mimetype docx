--- v0 (2026-04-11)
+++ v1 (2026-05-03)
@@ -214,174 +214,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution historiographique et épistémologique aux transformations des pratiques de terrain des archéologues par les dispositifs numériques en France</w:t>
+                <w:t xml:space="preserve">Sobriété numérique en archéologie : un retour d’expérience, des réflexions et quelques pistes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1498u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117134v1</w:t>
+                <w:t xml:space="preserve">hal-05143759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobriété numérique en archéologie : un retour d’expérience, des réflexions et quelques pistes d’action</w:t>
+                <w:t xml:space="preserve">Contribution historiographique et épistémologique aux transformations des pratiques de terrain des archéologues par les dispositifs numériques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.132-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1498u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05143759v1</w:t>
+                <w:t xml:space="preserve">hal-05117134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation en ligne des données de : Les Rivaux (Néolithique moyen) avec l'application web archeoViz</w:t>
               </w:r>
@@ -1398,174 +1398,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éthique du care en archéologie préventive : un retour d’expérience et quelques pistes de réflexion</w:t>
+                <w:t xml:space="preserve">Les compétences numériques en archéologie : un défi majeur et des risques de déni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Autour du déni, 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383656v1</w:t>
+                <w:t xml:space="preserve">hal-02380894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compétences numériques en archéologie : un défi majeur et des risques de déni</w:t>
+                <w:t xml:space="preserve">L’éthique du care en archéologie préventive : un retour d’expérience et quelques pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ethics in Archaeology, 2 (3), pp.128-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1066470ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380894v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et régime archéologique</w:t>
               </w:r>
@@ -2351,247 +2351,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05553312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Siligîtes: a QGIS extension to create and analyze straight lines and LCP networks in archaeology. Modules presentation and application on a Magdalenian culture in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e symposium MaDICS, Masses de Données, Informations et Connaissances en Sciences, Big Data - Data Science, Action SaD-2HN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CAA 2025, Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537176v1</w:t>
+                <w:t xml:space="preserve">hal-05535768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siligîtes: a QGIS extension to create and analyze straight lines and LCP networks in archaeology. Modules presentation and application on a Magdalenian culture in south-west France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tufféry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Garniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2025, Digital Horizons: Embracing heritage in an evolving world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">7e symposium MaDICS, Masses de Données, Informations et Connaissances en Sciences, Big Data - Data Science, Action SaD-2HN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535768v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d'expérience sur vingt années de travaux interdisciplinaires mobilisant les humanités numériques</w:t>
               </w:r>
@@ -2719,73 +2719,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756129v1</w:t>
+                <w:t xml:space="preserve">hal-04757655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
@@ -2844,73 +2844,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Encuentro Arqueológico “Universidad de Oñati” Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alvaro Arrizabalaga; Xavier Mangado; Marta Sánchez de la Torre; Alejandro Prieto, Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757655v1</w:t>
+                <w:t xml:space="preserve">hal-04756129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de l’utilisation du programme ARTEMIS dans le domaine de l’archéologie en France</w:t>
               </w:r>
@@ -3052,64 +3052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Des sources aux systèmes d’information géographique: des outils pour la cartographie dans les humanités numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3128,355 +3128,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil commun pour la gestion de nos lithothèques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Using both a mobile GIS application and a webmapping application for collaborative networking: the experience of PCRs “Réseau de lithothèques” and GDR “SILEX” with multidisciplinary research groups for prehistoric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">CAA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910529v1</w:t>
+                <w:t xml:space="preserve">hal-03910696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation d’applications mobiles et d’une plateforme cartographique pour la collecte de silex et la constitution de lithothèques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+                <w:t xml:space="preserve">Vers un outil commun pour la gestion de nos lithothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualini Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème édition - Journée ARAMIS, 1er février 2022 (à distance) Thème "Visualisation de données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910651v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using both a mobile GIS application and a webmapping application for collaborative networking: the experience of PCRs “Réseau de lithothèques” and GDR “SILEX” with multidisciplinary research groups for prehistoric studies</w:t>
+                <w:t xml:space="preserve">L’utilisation d’applications mobiles et d’une plateforme cartographique pour la collecte de silex et la constitution de lithothèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">12ème édition - Journée ARAMIS, 1er février 2022 (à distance) Thème "Visualisation de données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910696v1</w:t>
+                <w:t xml:space="preserve">hal-03910651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage d’une application mobile pour la saisiede données de terrain lors de prospections</w:t>
               </w:r>
@@ -3708,64 +3708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
@@ -3833,64 +3833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
@@ -3932,51 +3932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lithothèques de silicites en France, de la collecte à la constitution d’un outil pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,221 +4224,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le numérique fait à l'archéologie et aux archéologues. Un retour d'expériences et un projet de recherche en cours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Du cristal au territoire : la modélisation réticulaire des paléo-comportements techno-économiques et spatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bindon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">Que faire avec la préhistoire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090749v1</w:t>
+                <w:t xml:space="preserve">hal-03018375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du cristal au territoire : la modélisation réticulaire des paléo-comportements techno-économiques et spatiaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que le numérique fait à l'archéologie et aux archéologues. Un retour d'expériences et un projet de recherche en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que faire avec la préhistoire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris (Online), France</w:t>
+              <w:t xml:space="preserve">INFORSID 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018375v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La numérisation du monde » de la recherche en archéologie : condition de possibilité ou finalité incontournable ?</w:t>
               </w:r>
@@ -4614,64 +4614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 8 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5111,51 +5111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5738,77 +5738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
@@ -6003,64 +6003,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication scientifique et science ouverte. Opportunités, tensions et paradoxes - Actes du colloque « Document numérique et société », Liège, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6275,51 +6275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8507,64 +8507,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -8625,64 +8625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -8865,51 +8865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD7B13A7"/>
+    <w:nsid w:val="DF12400B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9096,51 +9096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-tuffery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1818-9388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034856544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498u" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10847" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04147783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03090737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066470ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3784" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Koehler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Rioult" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Xie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03090749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02614677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04221933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03936983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04727660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01100456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zm6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1488o" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541216v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojuv" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04248425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04248435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r0e0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-tuffery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1818-9388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034856544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10847" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04147783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03090737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066470ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3784" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Koehler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Rioult" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Xie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03090749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02614677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04221933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03936983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04727660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01100456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zm6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1488o" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541216v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojuv" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04248425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04248435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r0e0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>