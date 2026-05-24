--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -914,511 +914,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces archéologiques et archives de fouille. Des recherches pluridisciplinaires sur les opportunités et les contraintes des pratiques en contexte numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels territoires en préhistoire ? Une analyse par réseaux de lieux pour penser l’espace au Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pesesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (S), pp.27-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582755v1</w:t>
+                <w:t xml:space="preserve">hal-03593049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels territoires en préhistoire ? Une analyse par réseaux de lieux pour penser l’espace au Paléolithique supérieur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie urbaine et archéologie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593049v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie urbaine et archéologie numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Augry</w:t>
+                <w:t xml:space="preserve">Traces archéologiques et archives de fouille. Des recherches pluridisciplinaires sur les opportunités et les contraintes des pratiques en contexte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.12439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03647018v1</w:t>
+                <w:t xml:space="preserve">hal-03582755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic methods and a database to establish the origin of sedimentary silicified rocks from the Middle-recent Gravettian open-air site of La Picardie (Indre-et-Loire, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode archéologique foucaldienne, outil d’une lecture renouvelée des archives archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Klaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02978569v1</w:t>
+                <w:t xml:space="preserve">hal-03090737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode archéologique foucaldienne, outil d’une lecture renouvelée des archives archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomic methods and a database to establish the origin of sedimentary silicified rocks from the Middle-recent Gravettian open-air site of La Picardie (Indre-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.102369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090737v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences numériques en archéologie : un défi majeur et des risques de déni</w:t>
               </w:r>
@@ -1655,64 +1655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison d’un SMA et d’un SIG pour aider à la prospection pétroarchéologique. Exploration d’une approche multi-agents dans la modélisation des parcours naturels du silex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1971,64 +1971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une carte et une base de données pour les formations à silex du sud de la France : un outil pour la pétroarchéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,316 +2351,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05553312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siligîtes: a QGIS extension to create and analyze straight lines and LCP networks in archaeology. Modules presentation and application on a Magdalenian culture in south-west France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d'expérience sur vingt années de travaux interdisciplinaires mobilisant les humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2025, Digital Horizons: Embracing heritage in an evolving world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535768v1</w:t>
+                <w:t xml:space="preserve">hal-05421652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Siligîtes: a QGIS extension to create and analyze straight lines and LCP networks in archaeology. Modules presentation and application on a Magdalenian culture in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e symposium MaDICS, Masses de Données, Informations et Connaissances en Sciences, Big Data - Data Science, Action SaD-2HN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CAA 2025, Digital Horizons: Embracing heritage in an evolving world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537176v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d'expérience sur vingt années de travaux interdisciplinaires mobilisant les humanités numériques</w:t>
+                <w:t xml:space="preserve">Méthodes et dispositifs pour caractériser, analyser et partager les données sur les formations et les gîtes à silicites. Retour d’expérience sur vingt années de travaux interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Garniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t>
+              <w:t xml:space="preserve">7e symposium MaDICS, Masses de Données, Informations et Connaissances en Sciences, Big Data - Data Science, Action SaD-2HN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421652v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GDR “Silex”, a Four-Year Review of Open Access experience</w:t>
               </w:r>
@@ -3007,765 +3007,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publication de données et de métadonnées ouvertes sur les ressources en matières siliceuses pour la préhistoire. L’expérience du GDR SILEX</w:t>
+                <w:t xml:space="preserve">Using both a mobile GIS application and a webmapping application for collaborative networking: the experience of PCRs “Réseau de lithothèques” and GDR “SILEX” with multidisciplinary research groups for prehistoric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Des sources aux systèmes d’information géographique: des outils pour la cartographie dans les humanités numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">CAA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910687v1</w:t>
+                <w:t xml:space="preserve">hal-03910696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using both a mobile GIS application and a webmapping application for collaborative networking: the experience of PCRs “Réseau de lithothèques” and GDR “SILEX” with multidisciplinary research groups for prehistoric studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vers un outil commun pour la gestion de nos lithothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqualini Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910696v1</w:t>
+                <w:t xml:space="preserve">hal-03910529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil commun pour la gestion de nos lithothèques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’utilisation d’applications mobiles et d’une plateforme cartographique pour la collecte de silex et la constitution de lithothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasqualini Antoine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème édition - Journée ARAMIS, 1er février 2022 (à distance) Thème "Visualisation de données"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910529v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation d’applications mobiles et d’une plateforme cartographique pour la collecte de silex et la constitution de lithothèques</w:t>
+                <w:t xml:space="preserve">L’usage d’une application mobile pour la saisiede données de terrain lors de prospections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème édition - Journée ARAMIS, 1er février 2022 (à distance) Thème "Visualisation de données"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier 3 "Traces numériques de mobilité. Mobiliser les traces numériques pour mieux saisir les pratiques spatiales :enjeux méthodologiques, techniques et éthiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910651v1</w:t>
+                <w:t xml:space="preserve">hal-03910678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage d’une application mobile pour la saisiede données de terrain lors de prospections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Lethrosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 3 "Traces numériques de mobilité. Mobiliser les traces numériques pour mieux saisir les pratiques spatiales :enjeux méthodologiques, techniques et éthiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société préhistorique française : PCR « Réseau de lithothèques » et GDR « Silex » – Bilan de 15 ans d’approche dynamique des silicites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910678v1</w:t>
+                <w:t xml:space="preserve">hal-03875642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six ans de PCR « Réseau de lithothèques » en région Centre Val de Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La conception et la mise en oeuvre de l'application mobile pour la saisie et la publication de données et de métadonnées ouvertes sur les gîtes à silicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Garniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société préhistorique française : PCR « Réseau de lithothèques » et GDR « Silex » – Bilan de 15 ans d’approche dynamique des silicites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875642v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception et la mise en oeuvre du site Web cartographique pour la publication de données et de métadonnées ouvertes sur les ressources en silicites pour la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
@@ -3788,234 +3792,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception et la mise en oeuvre de l'application mobile pour la saisie et la publication de données et de métadonnées ouvertes sur les gîtes à silicites</w:t>
+                <w:t xml:space="preserve">La publication de données et de métadonnées ouvertes sur les ressources en matières siliceuses pour la préhistoire. L’expérience du GDR SILEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Des sources aux systèmes d’information géographique: des outils pour la cartographie dans les humanités numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910517v1</w:t>
+                <w:t xml:space="preserve">hal-03910687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lithothèques de silicites en France, de la collecte à la constitution d’un outil pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collecter, collectionner, conserver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe GUILLET, Géologue, ingénieur, docteur en sciences de la terre de l'université de Nantes, directeur du Muséum d'Histoire naturelle de Nantes, TOUR Olivier, Paléopathologiste, bioanthropologue, directeur d'études, directeur du laboratoire d'anthropologie biologique Paul Broca de l'École pratique des hautes études (EPHE), membre du laboratoire De la Préhistoire à l'actuel (PACEA, UMR 5199, université de Bordeaux / CNRS), May 2021, Nantes, France</w:t>
@@ -4230,90 +4230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cristal au territoire : la modélisation réticulaire des paléo-comportements techno-économiques et spatiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4487,446 +4487,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation de l'acquisition des données d'opérations d'archéologie préventive. Retours d'expériences et perspectives à partir de l'application EDArc</w:t>
+                <w:t xml:space="preserve">Collecte, gestion et valorisation des données sur les formations et les gîtes à silex en France : pour des plateformes cartographiques et de publications partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Augry</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DAHLIA DigitAL Humanities and cuLtural herITAge : data and knowledge management analys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472817v1</w:t>
+                <w:t xml:space="preserve">hal-02117248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte, gestion et valorisation des données sur les formations et les gîtes à silex en France : pour des plateformes cartographiques et de publications partagées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">GDR SILEX: aiming to a better understanding and characterization of siliceous raw material. A French national project, with international partnerships?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session n° III-3 (CA) of the XVIIIe UISPP congress. Construire des référentiels partagés : Webmapping et archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International conference of the UISPP Commission on Flint mining in Pre- and Protohistoric Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw Krzemionki, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02117248v1</w:t>
+                <w:t xml:space="preserve">hal-02397796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR SILEX: aiming to a better understanding and characterization of siliceous raw material. A French national project, with international partnerships?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonisation de l'acquisition des données d'opérations d'archéologie préventive. Retours d'expériences et perspectives à partir de l'application EDArc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference of the UISPP Commission on Flint mining in Pre- and Protohistoric Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw Krzemionki, Poland</w:t>
+              <w:t xml:space="preserve">Atelier DAHLIA DigitAL Humanities and cuLtural herITAge : data and knowledge management analys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397796v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand-Pressigny was not alone: Acquiring and sharing data about raw materials in the collective research project “Réseau de lithothèques en région Centre-Val de Loire” (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Lethrosne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Knappable Materials – From toolstone to stone tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina. </w:t>
@@ -5072,90 +5072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à silex dans le Sud de la France Élaboration en multi partenariat d’une base de données géoréférencées, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5210,77 +5210,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des domaines d'incertitude et de leur éventuelle diminution dans un projet collectif de recherche : le cas du PCR &amp;quot;Réseau de lithothèques en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5299,333 +5299,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur les formations à silex dans le sud de la France. L'expérience collaborative du PCR Réseau de lithothèque en Rhône-Alpes (COM)</w:t>
+                <w:t xml:space="preserve">Towards a new methodology of studying flints, by using GIS and a georeferenced database in the South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national. Colloque SAGEO, 24-27 novembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international. CAA Concepts, Methods, Tools. S19 : GIS methodologies, applications and regional case studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112395v1</w:t>
+                <w:t xml:space="preserve">hal-02192652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new methodology of studying flints, by using GIS and a georeferenced database in the South of France</w:t>
+                <w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur les formations à silex dans le sud de la France. L'expérience collaborative du PCR Réseau de lithothèque en Rhône-Alpes (COM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leandri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. CAA Concepts, Methods, Tools. S19 : GIS methodologies, applications and regional case studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, paris, France</w:t>
+              <w:t xml:space="preserve">Colloque national. Colloque SAGEO, 24-27 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192652v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une carte et une base de données pour les formations à silex dans le Sud de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,90 +5725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDR &amp;quot;Silex&amp;quot; : Un réseau scientifique au service de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
@@ -5850,64 +5850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation des litho-espaces pour la Préhistoire. La contribution des PCR Réseau de lithothèques et du GDR SILEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5977,90 +5977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données et métadonnées dans l’hybridation et le bricolage des pratiques des chercheurs en contexte de science ouverte. Un retour d’expérience du GDR « SILEX ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Garniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication scientifique et science ouverte. Opportunités, tensions et paradoxes - Actes du colloque « Document numérique et société », Liège, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6236,90 +6236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à silex dans le Sud de la France : Élaboration en multipartenariat d’une base de données géoréférencées, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6599,64 +6599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection thématique annuelle. L'espace minéral au Paléolithique moyen dans le Massif central.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,340 +6970,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turq Alain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540260v1</w:t>
+                <w:t xml:space="preserve">hal-02549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche. Rapport d’activité 2020. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turq Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Vaissié</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02549968v1</w:t>
+                <w:t xml:space="preserve">hal-03540260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche Rapport d’activité 2018. Réseau de lithothèques en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7342,77 +7342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernandes Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7974,64 +7974,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vade-mecum pour la caractérisation pétroarchéologique des silicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8329,396 +8329,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre accompagné pendant sa thèse sur des questions de nature juridique et éthique : une nécessité… mais un cheminement difficile</w:t>
+                <w:t xml:space="preserve">PCR Réseau de lithothèques et GDR SILEX : des recherches sur les silicites et les litho-espaces préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015376v1</w:t>
+                <w:t xml:space="preserve">hal-04248425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre accompagné pendant sa thèse sur des questions de nature juridique et éthique : une nécessité… mais un cheminement difficile</w:t>
+                <w:t xml:space="preserve">PCR Réseau de lithothèques et le GDR SILEX : des recherches sur les formations à silicites et les litho-espaces des groupes préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205315v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Réseau de lithothèques et GDR SILEX : des recherches sur les silicites et les litho-espaces préhistoriques</w:t>
+                <w:t xml:space="preserve">Etre accompagné pendant sa thèse sur des questions de nature juridique et éthique : une nécessité… mais un cheminement difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/ojuv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248425v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Réseau de lithothèques et le GDR SILEX : des recherches sur les formations à silicites et les litho-espaces des groupes préhistoriques</w:t>
+                <w:t xml:space="preserve">Etre accompagné pendant sa thèse sur des questions de nature juridique et éthique : une nécessité… mais un cheminement difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tufféry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248435v1</w:t>
+                <w:t xml:space="preserve">hal-04205315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis, L’invention de Troie. Les vies rêvées de Heinrich Schliemann</w:t>
               </w:r>
@@ -8865,51 +8865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF12400B"/>
+    <w:nsid w:val="5BE03230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9096,51 +9096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-tuffery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1818-9388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034856544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10847" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04147783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03090737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066470ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3784" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Koehler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Rioult" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Xie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03090749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02614677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04221933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03936983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04727660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01100456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zm6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1488o" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541216v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojuv" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04248425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04248435v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r0e0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-tuffery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1818-9388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034856544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuff&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987021v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10847" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04147783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13125" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03647018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12439" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03090737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102369" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066470ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02380854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colombero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caverne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3784" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01853703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Koehler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757655v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Collin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04900902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vtfs-2r71" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910523v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Rioult" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Xie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03090749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02614677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02117248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0351" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649750v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192652v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leandri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Seronie-Vivien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04221933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-39775-5204-800/seances-5-ressources-lithiques-productions-et-transferts-entre-alpes-et-mediterranee.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fraisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turq Alain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03936983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04727660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01100456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zm6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1488o" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541216v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04248425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04248435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015376v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojuv" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636569v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/r0e0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>