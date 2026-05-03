--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -737,304 +737,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrals involving Bernoulli and Euler polynomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Moll</w:t>
+                <w:t xml:space="preserve">Multiple zeta values for classical special functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia, Series A: Mathematical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (3), pp.519-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-019-00186-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927362v1</w:t>
+                <w:t xml:space="preserve">hal-02508678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic continuation for multiple zeta values using symbolic representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lin Jiu</w:t>
+                <w:t xml:space="preserve">Integrals involving Bernoulli and Euler polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientia, Series A: Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518758v1</w:t>
+                <w:t xml:space="preserve">hal-02927362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple zeta values for classical special functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytic continuation for multiple zeta values using symbolic representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanay Wakhare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (3), pp.519-551. </w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (03), pp.579-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-019-00186-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793042120500293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508678v1</w:t>
+                <w:t xml:space="preserve">hal-02518758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconventional limits of random sequences related to partitions of integers</w:t>
               </w:r>
@@ -1196,235 +1196,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Analogue of Lattice Path Enumeration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite generating functions for the sum-of-digits sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/8788⟩</w:t>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.639-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-018-0065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303434v1</w:t>
+                <w:t xml:space="preserve">hal-02364029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite generating functions for the sum-of-digits sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Continuous Analogue of Lattice Path Enumeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Nhat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinai Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (3), pp.639-684. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-018-0065-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/8788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364029v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settling some sum suppositions</w:t>
               </w:r>
@@ -1750,304 +1750,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symbolic approach to multiple zeta values at negative integers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Moll</w:t>
+                <w:t xml:space="preserve">Infinite products involving Dirichlet characters and cyclotomic polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.43 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567266v1</w:t>
+                <w:t xml:space="preserve">hal-01844864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite products involving Dirichlet characters and cyclotomic polynomials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woon’s tree and sums over compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844864v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woon’s tree and sums over compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A symbolic approach to multiple zeta values at negative integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2017.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844867v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit form of the polynomial part of a restricted partition function</w:t>
               </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kabza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2235,278 +2235,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series involving Catalan numbers. Proofs and demonstrations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Moll</w:t>
+                <w:t xml:space="preserve">Euler and the strong law of small numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Dilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elemente der Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/em/306⟩</w:t>
+              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (5), pp.486-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4169/amer.math.monthly.123.5.486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348855v1</w:t>
+                <w:t xml:space="preserve">hal-01326690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler and the strong law of small numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Dilcher</w:t>
+                <w:t xml:space="preserve">A series involving Catalan numbers. Proofs and demonstrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewodros Amdeberhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123 (5), pp.486-490. </w:t>
+              <w:t xml:space="preserve">Elemente der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (3), pp.109-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4169/amer.math.monthly.123.5.486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/em/306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326690v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrals in Gradshteyn and Ryzhik. Part 29: Chebyshev polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2544,51 +2544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrals in Gradshteyn and Ryzhik. Part 30: Trigonometric functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewodros Amdeberhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2972,51 +2972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence M. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3076,51 +3076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic approach to some identities for Bernoulli-Barnes polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3167,51 +3167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach to some binomial identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3252,291 +3252,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Principle for a Schrödinger Equation with Non-Hermitian Hamiltonian and Position—Dependent Mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Bernoulli numbers and a formula of Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Theoretical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (4), pp.349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130001v1</w:t>
+                <w:t xml:space="preserve">hal-01322848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler polynomials and identities for non-commutative operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Principle for a Schrödinger Equation with Non-Hermitian Hamiltonian and Position—Dependent Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4938077⟩</w:t>
+              <w:t xml:space="preserve">Communications in Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0253-6102/63/3/275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248828v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Bernoulli numbers and a formula of Lucas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor H. Moll</w:t>
+                <w:t xml:space="preserve">Euler polynomials and identities for non-commutative operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322848v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite Fourier transform of classical polynomials</w:t>
               </w:r>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zagier modification of Bernoulli numbers and a polynomial extension. Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3737,277 +3737,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On polynomials connected to powers of Bessel functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Zagier polynomials. Part II: Arithmetic Properties of Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.12</w:t>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103319v1</w:t>
+                <w:t xml:space="preserve">hal-01103311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zagier polynomials. Part II: Arithmetic Properties of Coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On polynomials connected to powers of Bessel functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.29</w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103311v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identities for Generalized Euler Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Jiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursion Rules for the Hypergeometric Zeta Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,51 +4166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic interpretation of a sequence related to Narayana numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Amdeberhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4330,64 +4330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sequences to polynomials and back, via operator orderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Amdeberhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Cramér-Rao relations for non-relativistic quantum systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus S Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Sanchez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus S Dehesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5120,209 +5120,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic upper bound on gravitational binding energy</w:t>
+                <w:t xml:space="preserve">Old and new results about relativistic Hermite polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 390 (13), pp.2491-2496. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (9), pp.093503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2011.02.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3637747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831858v1</w:t>
+                <w:t xml:space="preserve">hal-00931139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old and new results about relativistic Hermite polynomials</w:t>
+                <w:t xml:space="preserve">Entropic upper bound on gravitational binding energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (9), pp.093503. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 390 (13), pp.2491-2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3637747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2011.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931139v1</w:t>
+                <w:t xml:space="preserve">hal-00831858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral measure of the harmonic oscillator with α-stable noise</w:t>
               </w:r>
@@ -5600,304 +5600,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on the denoising problem in the elliptically distributed context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extension of Wick's theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2009.2030840⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (15), pp.2404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448934v1</w:t>
+                <w:t xml:space="preserve">hal-00644712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of Wick's theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a conjecture about Dirac's delta representation using q-Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (9), pp.093502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644712v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture about Dirac's delta representation using q-Gaussians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo Plastino</w:t>
+                <w:t xml:space="preserve">Some results on the denoising problem in the elliptically distributed context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.134-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2009.2030840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828456v1</w:t>
+                <w:t xml:space="preserve">hal-00448934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On minimum Fisher information distributions with restricted support and fixed variance</w:t>
               </w:r>
@@ -6867,667 +6867,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-law random walks</w:t>
+                <w:t xml:space="preserve">Correlated Gaussian Systems exhibiting additive Power-Law Entropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Plastino</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 354 (1-2), pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693730v1</w:t>
+                <w:t xml:space="preserve">hal-00621837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated Gaussian Systems exhibiting additive Power-Law Entropies</w:t>
+                <w:t xml:space="preserve">Power-law random walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.051124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621837v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic invertible mappings for Tsallis distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on bounded entropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 365, pp.50--56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2006.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621844v1</w:t>
+                <w:t xml:space="preserve">hal-00136333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincare's Observation and the Origin of Tsallis Generalized Canonical Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic invertible mappings for Tsallis distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Plastino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 365 (1), pp.167-172</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3-4), pp.442-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621843v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on bounded entropies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+                <w:t xml:space="preserve">Poincare's Observation and the Origin of Tsallis Generalized Canonical Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 365, pp.50--56. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 365 (1), pp.167-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2006.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00136333v1</w:t>
+                <w:t xml:space="preserve">hal-00621843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstatistics based on the microcanonical ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ measurements of the complex permittivity of materials using reflection ellipsometry in the microwave band: theory (part I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bentabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuovo Cimento B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.1266-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2005.847203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621838v1</w:t>
+                <w:t xml:space="preserve">hal-00772981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of the complex permittivity of materials using reflection ellipsometry in the microwave band: theory (part I)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superstatistics based on the microcanonical ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuovo Cimento B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120 (9), pp.951-963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2005.847203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772981v1</w:t>
+                <w:t xml:space="preserve">hal-00621838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The p-sphere and the geometric substratum of power law probability distributions</w:t>
               </w:r>
@@ -7677,64 +7677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of the complex permittivity of materials using reflection ellipsometry in the microwave band: experiments (Part II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bentabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8109,51 +8109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Methods based on Ellipsometry for measurement of complex Permittivity of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faroudja Bentabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9424,51 +9424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of multipath phenomena from wide-band electromagnetic interactions with construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9798,204 +9798,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of the multivariate distributions maximizing Renyi entropy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Renyi entropy convolution inequality with application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory ISIT 2002, Lausanne, Page(s): 263 -263</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2002, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621698v1</w:t>
+                <w:t xml:space="preserve">hal-00621783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Renyi entropy convolution inequality with application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A characterization of the multivariate distributions maximizing Renyi entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Hero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2002, Toulouse</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory ISIT 2002, Lausanne, Page(s): 263 -263</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621783v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la permittivité complexe de matériaux de construction dans le domaine micro-onde : Comparaison des méthodes de Fresnel et d'ellipsométrie micro-onde par réflexion</w:t>
               </w:r>
@@ -10083,243 +10083,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECAMO et CREMO: deux interfaces graphiques pour comprendre par l'expérimentation le rayonnement et la propagation des ondes électromagnétiques dans le domaine micro-ondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Sagnard</w:t>
+                <w:t xml:space="preserve">Microwave measurements of the complex permittivity of construction materials using Fresnel reflection coefficients and reflection ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Moncourtois</w:t>
+                <w:t xml:space="preserve">Valérie Montcourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS E.E.A. 2001, Clermont-Ferrand, pp. 325-28</w:t>
+              <w:t xml:space="preserve">2001 IEEE AP-S International symposium and USNC/URSI national radio science meeting, Boston, July 8-13 2001, pp. 626-29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621772v1</w:t>
+                <w:t xml:space="preserve">hal-00621774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave measurements of the complex permittivity of construction materials using Fresnel reflection coefficients and reflection ellipsometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Sagnard</w:t>
+                <w:t xml:space="preserve">ECAMO et CREMO: deux interfaces graphiques pour comprendre par l'expérimentation le rayonnement et la propagation des ondes électromagnétiques dans le domaine micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rolland</w:t>
+                <w:t xml:space="preserve">S. Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncourtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 IEEE AP-S International symposium and USNC/URSI national radio science meeting, Boston, July 8-13 2001, pp. 626-29</w:t>
+              <w:t xml:space="preserve">CETSIS E.E.A. 2001, Clermont-Ferrand, pp. 325-28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621774v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space: a Toolbox for the Simulation of Analog Electronic Circuits</w:t>
               </w:r>
@@ -10735,312 +10735,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased adaptive equalization: the Gaussian kernel contrast functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Third Asilomar Conference on Signals, Systems, and Computers vol.1, 1999, pp.539-43 vol.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proceedings. ICASSP99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.1429-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621689v1</w:t>
+                <w:t xml:space="preserve">hal-00621855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of a class of convolutive mixtures: a contrast function approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+                <w:t xml:space="preserve">Unbiased adaptive equalization: the Gaussian kernel contrast functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings. ICASSP99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.1429-32</w:t>
+              <w:t xml:space="preserve">Thirty-Third Asilomar Conference on Signals, Systems, and Computers vol.1, 1999, pp.539-43 vol.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621855v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convolutive mixture - source separation by the decorrelation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. ICASSP-98, Seattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, France. pp.2109-2112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11065,103 +11065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind source separation of convolutive mixtures by maximization of fourth-order cumulants : the non i.i.d. case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simon</w:t>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Asilomar-98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, France. pp.1584-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11186,103 +11186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques méthodologiques concernant la séparation des mélanges convolutifs par l'approche de décorrélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loubaton</w:t>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du seizième colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, France. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11320,51 +11320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind beamforming in a cyclostationnary context using an optimally weighted quadratic cost function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. EUSIPCO-96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, France. pp.2101-2104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11558,51 +11558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Bradshaw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Moll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/math-2022-0581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04407697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04407695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Dilcher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042123500355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Chavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarth Chavan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Wakhare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-022-00624-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Amdeberhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Straub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042120400102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042121500676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Moll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042120500293" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-019-00186-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stoyanov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2020.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Nhat Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinai Robins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-018-0065-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02090540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakhare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-018-0886-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.03.071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02134901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844864v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dilcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2018.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-016-0065-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01429256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dixit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-015-9701-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/em/306" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4169/amer.math.monthly.123.5.486" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Guan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Borwein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.01.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ditcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M. Glasser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-016-0044-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1793042116500421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/em/275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo R. Plastino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0253-6102/63/3/275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Angelis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938077" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1446788714000500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-013-9484-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Coffey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Byrnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amdeberhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leveque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4836778" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus S Dehesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.01.038" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-010-9279-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Srivastava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Moll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-010-9291-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Walter Lamberti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Plastino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831858v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637747" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.031115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2010.02.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPD530HW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#252;ksel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2048471" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2030840" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhatnagar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plastino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.03.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.11.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHQTP0B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Lamberti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227659" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.05.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Portesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.04.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621839v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2006.05.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentabet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.847203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudts" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.847199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sagnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harremo&#235;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudja Bentabet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623694v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436593v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595273" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595467" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2006.261918" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seetharamdoo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621783v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncourtois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rolland" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621772v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corral" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montcourtois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rolland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mengu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mengu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Davoust" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gridaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vall&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Bradshaw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Moll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/math-2022-0581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04407697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04407695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Dilcher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042123500355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Chavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarth Chavan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Wakhare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-022-00624-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Amdeberhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Straub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042120400102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042121500676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-019-00186-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Moll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042120500293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stoyanov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2020.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-018-0065-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Nhat Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinai Robins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02090540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakhare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-018-0886-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.03.071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02134901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dilcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2018.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-016-0065-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01429256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dixit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-015-9701-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4169/amer.math.monthly.123.5.486" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/em/306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Guan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Borwein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.01.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ditcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M. Glasser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-016-0044-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1793042116500421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/em/275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo R. Plastino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0253-6102/63/3/275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1446788714000500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-013-9484-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103311v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Coffey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Byrnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amdeberhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leveque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4836778" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus S Dehesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.01.038" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-010-9279-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Srivastava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Moll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-010-9291-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Walter Lamberti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Plastino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637747" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.031115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2010.02.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPD530HW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#252;ksel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2048471" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhatnagar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.03.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2030840" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plastino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.03.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.11.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHQTP0B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Lamberti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227659" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.05.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Portesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.04.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621839v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2006.05.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621843v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentabet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.847203" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudts" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.847199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sagnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harremo&#235;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudja Bentabet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623694v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436593v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595273" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595467" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2006.261918" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seetharamdoo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncourtois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rolland" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montcourtois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rolland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621772v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corral" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mengu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mengu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Davoust" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gridaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vall&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>