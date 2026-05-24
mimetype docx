--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,339 +100,339 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of the method of brackets with classical integration rules</w:t>
+                <w:t xml:space="preserve">On a result of Koecher concerning Markov–Apéry-type formulas for the Riemann zeta function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Bradshaw</w:t>
+                <w:t xml:space="preserve">Karl Dilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Mathematics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/math-2022-0581⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (04), pp.709-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793042123500355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416656v1</w:t>
+                <w:t xml:space="preserve">hal-04407695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational calculus generalization of Ramanujan's master theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compatibility of the method of brackets with classical integration rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2023.127029⟩</w:t>
+              <w:t xml:space="preserve">Open Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/math-2022-0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407697v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a result of Koecher concerning Markov–Apéry-type formulas for the Riemann zeta function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An operational calculus generalization of Ramanujan's master theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (04), pp.709-731. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 523 (2), pp.127029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793042123500355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2023.127029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407695v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirichlet series under standard convolutions: variations on Ramanujan’s identity for odd zeta values</w:t>
               </w:r>
@@ -444,51 +444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parth Chavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarth Chavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -574,51 +574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Straub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (02), pp.223-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -665,51 +665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of multiple zeta values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (08), pp.1873-1897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -737,1083 +737,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple zeta values for classical special functions</w:t>
+                <w:t xml:space="preserve">Taylor coefficients of the Jacobi θ3(q) function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (3), pp.519-551. </w:t>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, pp.280-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-019-00186-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508678v1</w:t>
+                <w:t xml:space="preserve">hal-02910201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrals involving Bernoulli and Euler polynomials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiple zeta values for classical special functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Wakhare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia, Series A: Mathematical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (3), pp.519-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-019-00186-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927362v1</w:t>
+                <w:t xml:space="preserve">hal-02508678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic continuation for multiple zeta values using symbolic representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integrals involving Bernoulli and Euler polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientia, Series A: Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518758v1</w:t>
+                <w:t xml:space="preserve">hal-02927362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconventional limits of random sequences related to partitions of integers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analytic continuation for multiple zeta values using symbolic representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/proc/14638⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (03), pp.579-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793042120500293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500435v1</w:t>
+                <w:t xml:space="preserve">hal-02518758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor coefficients of the Jacobi θ3(q) function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonconventional limits of random sequences related to partitions of integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Stoyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 216, pp.280-306. </w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (4), pp.1791-1804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnt.2020.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/proc/14638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910201v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite generating functions for the sum-of-digits sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">About some identities for Bessel polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientia, Series A: Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364029v1</w:t>
+                <w:t xml:space="preserve">hal-02270201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Analogue of Lattice Path Enumeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Nhat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Nhat Le</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sinai Robins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37236/8788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling some sum suppositions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite generating functions for the sum-of-digits sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Wakhare</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10474-018-0886-8⟩</w:t>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.639-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-018-0065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090540v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identities for Bernoulli polynomials related to multiple Tornheim zeta functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Settling some sum suppositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2019.03.071⟩</w:t>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (2), pp.327-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10474-018-0886-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146468v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous analogue of lattice path enumeration: Part II</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identities for Bernoulli polynomials related to multiple Tornheim zeta functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Dilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 476 (2), pp.569-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2019.03.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134901v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About some identities for Bessel polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A continuous analogue of lattice path enumeration: Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Wakhare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia, Series A: Mathematical Sciences</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270201v1</w:t>
+                <w:t xml:space="preserve">hal-02134901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite products involving Dirichlet characters and cyclotomic polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100, pp.43 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1847,51 +1847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woon’s tree and sums over compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanay Wakhare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1929,77 +1929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symbolic approach to multiple zeta values at negative integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2027,1204 +2027,1204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit form of the polynomial part of a restricted partition function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modified Nörlund Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kabza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Number Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40993-016-0065-3⟩</w:t>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-015-9701-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448646v1</w:t>
+                <w:t xml:space="preserve">hal-01429256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Nörlund Polynomials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An explicit form of the polynomial part of a restricted partition function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Dilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (1), pp.69-96. </w:t>
+              <w:t xml:space="preserve">Research in Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11139-015-9701-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40993-016-0065-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429256v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler and the strong law of small numbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A symbolic approach to some identities for Bernoulli-Barnes polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123 (5), pp.486-490. </w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (03), pp.649-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4169/amer.math.monthly.123.5.486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s1793042116500421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326690v1</w:t>
+                <w:t xml:space="preserve">hal-01294173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series involving Catalan numbers. Proofs and demonstrations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Euler and the strong law of small numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Dilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elemente der Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/em/306⟩</w:t>
+              <w:t xml:space="preserve">The American Mathematical Monthly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (5), pp.486-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4169/amer.math.monthly.123.5.486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348855v1</w:t>
+                <w:t xml:space="preserve">hal-01326690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrals in Gradshteyn and Ryzhik. Part 29: Chebyshev polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A series involving Catalan numbers. Proofs and demonstrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewodros Amdeberhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elemente der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (3), pp.109-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/em/306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365980v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrals in Gradshteyn and Ryzhik. Part 30: Trigonometric functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The integrals in Gradshteyn and Ryzhik. Part 29: Chebyshev polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27, pp.47-74</w:t>
+              <w:t xml:space="preserve">, 2016, 27, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365981v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of short uniform random walks in higher dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The integrals in Gradshteyn and Ryzhik. Part 30: Trigonometric functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewodros Amdeberhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M. Borwein</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xia Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.47-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261938v1</w:t>
+                <w:t xml:space="preserve">hal-01365981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Binomial Identities in Arbitrary Bases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Densities of short uniform random walks in higher dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Borwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 437 (1), pp.668-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2016.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326044v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General convolutions identities for Bernoulli and Euler polynomials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On Binomial Identities in Arbitrary Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (16.5.5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248271v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics and exact formulas for Zagier polynomials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">General convolutions identities for Bernoulli and Euler polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ditcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Number Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40993-016-0044-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 435 (2), pp.1478-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345428v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symbolic approach to some identities for Bernoulli-Barnes polynomials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Asymptotics and exact formulas for Zagier polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence M. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (03), pp.649-662. </w:t>
+              <w:t xml:space="preserve">Research in Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s1793042116500421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40993-016-0044-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294173v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach to some binomial identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elemente der Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (2), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3258,64 +3258,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Bernoulli numbers and a formula of Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (4), pp.349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3340,51 +3340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Principle for a Schrödinger Equation with Non-Hermitian Hamiltonian and Position—Dependent Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler polynomials and identities for non-commutative operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3522,90 +3522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The finite Fourier transform of classical polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Australian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98, pp.145-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3633,597 +3633,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zagier modification of Bernoulli numbers and a polynomial extension. Part I</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Recursion Rules for the Hypergeometric Zeta Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Jiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Byrnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931099v1</w:t>
+                <w:t xml:space="preserve">hal-01103522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zagier polynomials. Part II: Arithmetic Properties of Coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Zagier modification of Bernoulli numbers and a polynomial extension. Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.29</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 33 (3), pp.379-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-013-9484-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103311v1</w:t>
+                <w:t xml:space="preserve">hal-00931099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On polynomials connected to powers of Bessel functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The Zagier polynomials. Part II: Arithmetic Properties of Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.12</w:t>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103319v1</w:t>
+                <w:t xml:space="preserve">hal-01103311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identities for Generalized Euler Polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On polynomials connected to powers of Bessel functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lin Jiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (10), pp.12</w:t>
+              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103299v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursion Rules for the Hypergeometric Zeta Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identities for Generalized Euler Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Jiu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alyssa Byrnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.21</w:t>
+              <w:t xml:space="preserve">Integral Transforms and Special Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (10), pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103522v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic interpretation of a sequence related to Narayana numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Amdeberhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Journal of Analytic Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4248,51 +4248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of a conjecture by Gazeau et al. using the Gould Hopper polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leveque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4343,90 +4343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sequences to polynomials and back, via operator orderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Moll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Amdeberhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.123502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4454,723 +4454,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Cramér-Rao relations for non-relativistic quantum systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum potentials with q-Gaussian ground states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jesus S Dehesa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 391 (4), pp.1068-1073</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831856v1</w:t>
+                <w:t xml:space="preserve">hal-00831851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of an integral of Boros and Moll via convolution of Student t-densities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A probabilistic approach of sum rules for heat polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.015001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831861v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic proofs of some relationships between the Bernoulli and Euler polynomials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generalized Cramér-Rao relations for non-relativistic quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus S Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sanchez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pure and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (11), pp.1689-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2012.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931135v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evaluation of a quartic integral via Schwinger, Schur and Bessel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Derivation of an integral of Boros and Moll via convolution of Student t-densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (1), pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11139-010-9291-9⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-010-9279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831855v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-theorems for the Brownian motion on the hyperbolic plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The evaluation of a quartic integral via Schwinger, Schur and Bessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Amdeberhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-010-9291-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931140v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum potentials with q-Gaussian ground states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Probabilistic proofs of some relationships between the Bernoulli and Euler polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jesus S Dehesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 391 (4), pp.1068-1073</w:t>
+              <w:t xml:space="preserve">European Journal of Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831851v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach of sum rules for heat polynomials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">H-theorems for the Brownian motion on the hyperbolic plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Walter Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.015001</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 391, pp.544-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931134v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old and new results about relativistic Hermite polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (9), pp.093503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5204,64 +5204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropic upper bound on gravitational binding energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,51 +5321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral measure of the harmonic oscillator with α-stable noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (3), pp.031115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5393,1730 +5393,1730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the density of the sum of two independent Student t-random vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extension of Wick's theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">S. Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 80 (13-14), pp.1043-1055. </w:t>
+              <w:t xml:space="preserve">, 2010, 78 (15), pp.2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2010.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2008.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693454v1</w:t>
+                <w:t xml:space="preserve">hal-00644712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity-Multiplexing Tradeoff for the MIMO Static Half-Duplex Relay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On a conjecture about Dirac's delta representation using q-Gaussians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Yüksel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (9), pp.093502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831860v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of Wick's theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Some results on the denoising problem in the elliptically distributed context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2008.03.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.134-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2009.2030840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644712v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a conjecture about Dirac's delta representation using q-Gaussians</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the density of the sum of two independent Student t-random vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (13-14), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2010.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828456v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on the denoising problem in the elliptically distributed context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diversity-Multiplexing Tradeoff for the MIMO Static Half-Duplex Relay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yüksel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (1), pp.134-150. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (7), pp.3356 - 3368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2009.2030840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2010.2048471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448934v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On minimum Fisher information distributions with restricted support and fixed variance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the orthogonal polynomials associated with the quantum harmonic oscillator on constant curvature spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
+                <w:t xml:space="preserve">P. W. Lamberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3227659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621947v1</w:t>
+                <w:t xml:space="preserve">hal-00693543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of the central limit theorem in the nonextensive case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On minimum Fisher information distributions with restricted support and fixed variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (1), pp.3832-3842</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693545v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the detection of q-Gaussian behavior such a common occurrence?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geometry of the central limit theorem in the nonextensive case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.11.001⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373 (20), pp.1713--1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693560v1</w:t>
+                <w:t xml:space="preserve">hal-00693545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the orthogonal polynomials associated with the quantum harmonic oscillator on constant curvature spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Why is the detection of q-Gaussian behavior such a common occurrence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. W. Lamberti</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 388 (5), pp.601-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3227659⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693543v1</w:t>
+                <w:t xml:space="preserve">hal-00693560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new look at q-exponential distributions via excess statistics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Some extensions of the uncertainty principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Portesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 387 (22), pp.5422-5432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.05.038⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 37 (19-20), pp.4800-4808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621920v1</w:t>
+                <w:t xml:space="preserve">hal-00282882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some extensions of the uncertainty principle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new look at q-exponential distributions via excess statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 37 (19-20), pp.4800-4808. </w:t>
+              <w:t xml:space="preserve">, 2008, 387 (22), pp.5422-5432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282882v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale invariance and related properties of q-Gaussian systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Some results concerning maximum Renyi entropy distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (3), pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpb.2006.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621840v1</w:t>
+                <w:t xml:space="preserve">hal-00621832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central limit theorem and deformed exponentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Scale invariance and related properties of q-Gaussian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (1), pp.F969-F978</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 365 (5-6), pp.370-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621839v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On classes of non-Gaussian asymptotic minimizers in entropic uncertainty principles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Central limit theorem and deformed exponentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (1), pp.F969-F978</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096865v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation in a fluctuating medium and power-law distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On classes of non-Gaussian asymptotic minimizers in entropic uncertainty principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375, pp.499-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2006.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621841v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results concerning maximum Renyi entropy distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation in a fluctuating medium and power-law distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 360 (1), pp.415-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpb.2006.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00621832v1</w:t>
+                <w:t xml:space="preserve">hal-00621841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated Gaussian Systems exhibiting additive Power-Law Entropies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Power-law random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.051124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621837v1</w:t>
+                <w:t xml:space="preserve">hal-00693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-law random walks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Correlated Gaussian Systems exhibiting additive Power-Law Entropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Plastino</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 354 (1-2), pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.051124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693730v1</w:t>
+                <w:t xml:space="preserve">hal-00621837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on bounded entropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 365, pp.50--56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7144,1042 +7144,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic invertible mappings for Tsallis distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Poincare's Observation and the Origin of Tsallis Generalized Canonical Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (3-4), pp.442-448</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 365 (1), pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621844v1</w:t>
+                <w:t xml:space="preserve">hal-00621843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincare's Observation and the Origin of Tsallis Generalized Canonical Distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Stochastic invertible mappings for Tsallis distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Plastino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 365 (1), pp.167-172</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3-4), pp.442-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621843v1</w:t>
+                <w:t xml:space="preserve">hal-00621844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of the complex permittivity of materials using reflection ellipsometry in the microwave band: theory (part I)</w:t>
+                <w:t xml:space="preserve">Extension of the analytical modelling of resistive loaded thin-wire antennas to Gaussian derivatives excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sagnard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">F. Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (6), pp.548-553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772981v1</w:t>
+                <w:t xml:space="preserve">hal-00621847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superstatistics based on the microcanonical ensemble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In situ measurements of the complex permittivity of materials using reflection ellipsometry in the microwave band: theory (part I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bentabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuovo Cimento B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.1266-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2005.847203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621838v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The p-sphere and the geometric substratum of power law probability distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Superstatistics based on the microcanonical ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo R. Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 343 (6), pp.411-416</w:t>
+              <w:t xml:space="preserve">Nuovo Cimento B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120 (9), pp.951-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621842v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of families of probability distributions under reduction of the number of degrees of freedom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The p-sphere and the geometric substratum of power law probability distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Naudts</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Plastino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 350 (2-4), pp.296-302</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 343 (6), pp.411-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621825v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of the complex permittivity of materials using reflection ellipsometry in the microwave band: experiments (Part II)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stability of families of probability distributions under reduction of the number of degrees of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Naudts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 350 (2-4), pp.296-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772989v1</w:t>
+                <w:t xml:space="preserve">hal-00621825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the analytical modelling of resistive loaded thin-wire antennas to Gaussian derivatives excitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In situ measurements of the complex permittivity of materials using reflection ellipsometry in the microwave band: experiments (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bentabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.1274-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2005.847199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621847v1</w:t>
+                <w:t xml:space="preserve">hal-00772989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of signals in the Fisher-Shannon information plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Entropy Power Inequality for the binomial family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harremoës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 312 (1), pp.27-33</w:t>
+              <w:t xml:space="preserve">Journal of Inequalities in Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (5), 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621781v1</w:t>
+                <w:t xml:space="preserve">hal-00621718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fisher Information Inequalities and Score Functions in non-invertible Linear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of signals in the Fisher-Shannon information plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (4), 10pp</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 312 (1), pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621782v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Entropy Power Inequality for the binomial family</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On Fisher Information Inequalities and Score Functions in non-invertible Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inequalities in Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (5), 10pp</w:t>
+              <w:t xml:space="preserve">JIPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (4), 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621718v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Methods based on Ellipsometry for measurement of complex Permittivity of Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faroudja Bentabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, ? (22), pp.1843-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8204,64 +8204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the entropy of a signal with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 48 (6), pp.1687-1694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8318,64 +8318,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection Coefficients for Higher-order Bernoulli and Euler Polynomials: A Random Walk Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 18th International Conference on Fibonacci Numbers and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, halifax, Canada. pp.84-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8413,51 +8413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Space Analysis of the Harmonic Oscillator with Lévy Noise: Spectral Measure and Deviation from Ellipticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.2239-2243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8495,51 +8495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la mesure spectrale de l'oscillateur harmonique excité par un bruit α-stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bordeaux, France. s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8558,152 +8558,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation MAP pour des variables elliptiquement distribuées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geometric aspects of the non-extensive statistical theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Maximum Entropy and Bayesian Methods (MaxEnt'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436593v1</w:t>
+                <w:t xml:space="preserve">hal-00621944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the MAP estimation in the context of elliptical distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2009 - 17th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2460-2464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8722,165 +8722,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric aspects of the non-extensive statistical theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimation MAP pour des variables elliptiquement distribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximum Entropy and Bayesian Methods (MaxEnt'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621944v1</w:t>
+                <w:t xml:space="preserve">hal-00436593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some entropic extensions of the uncertainty principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Portesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT 2008 - IEEE International Symposium on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toronto, Canada. pp.1676-1680, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8927,51 +8927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the denoising problem in the context of elliptical distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2008 - 16th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.cd rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8996,64 +8996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Entropic View of Pickands' Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Information Theory (ISIT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toronto, Canada. pp.2625-2628, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9100,51 +9100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme entropique du principe d'incertitude et cas d'égalité asymptotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9182,51 +9182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Gaussian asymptotic minimizers in entropic uncertainty principles and the dimensional effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.2085-2089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9264,51 +9264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Gaussian asymptotic minimizers in entropic uncertainty principle and the dimensional effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Seattle, United States. pp.2085-2089, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9342,64 +9342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renyi entropies of Projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Harremoës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.1827-1830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9424,77 +9424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of multipath phenomena from wide-band electromagnetic interactions with construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaïs El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9532,51 +9532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Solutions to Multivariate Maximum alpha-entropy Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9627,64 +9627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Fisher inequalities for non-invertible linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory ISIT 2002, Lausanne, Page(s): 237 -237</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9709,77 +9709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection ellipsometry for in-situ measurements of complex permittivity and thickness of a single-layer material at microwave frequencies : Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seetharamdoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EUMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Milan, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9804,64 +9804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renyi entropy convolution inequality with application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2002, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9912,51 +9912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Hero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory ISIT 2002, Lausanne, Page(s): 263 -263</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9975,571 +9975,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la permittivité complexe de matériaux de construction dans le domaine micro-onde : Comparaison des méthodes de Fresnel et d'ellipsométrie micro-onde par réflexion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Space: un environnement de simulation de circuits analogiques simple et convivial sous Matlab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rolland</w:t>
+                <w:t xml:space="preserve">François Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gridaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes, (JNM), Poitiers Futuroscope, 16-18 mai 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
+              <w:t xml:space="preserve">CETSIS E.E.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Clermont-Ferrand, France, France. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621773v1</w:t>
+                <w:t xml:space="preserve">hal-00621756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave measurements of the complex permittivity of construction materials using Fresnel reflection coefficients and reflection ellipsometry</w:t>
+                <w:t xml:space="preserve">Détermination de la permittivité complexe de matériaux de construction dans le domaine micro-onde : Comparaison des méthodes de Fresnel et d'ellipsométrie micro-onde par réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sagnard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">F. Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rolland</w:t>
+                <w:t xml:space="preserve">V. Moncourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 IEEE AP-S International symposium and USNC/URSI national radio science meeting, Boston, July 8-13 2001, pp. 626-29</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes, (JNM), Poitiers Futuroscope, 16-18 mai 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621774v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECAMO et CREMO: deux interfaces graphiques pour comprendre par l'expérimentation le rayonnement et la propagation des ondes électromagnétiques dans le domaine micro-ondes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microwave measurements of the complex permittivity of construction materials using Fresnel reflection coefficients and reflection ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Moncourtois</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montcourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS E.E.A. 2001, Clermont-Ferrand, pp. 325-28</w:t>
+              <w:t xml:space="preserve">2001 IEEE AP-S International symposium and USNC/URSI national radio science meeting, Boston, July 8-13 2001, pp. 626-29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621772v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space: a Toolbox for the Simulation of Analog Electronic Circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ECAMO et CREMO: deux interfaces graphiques pour comprendre par l'expérimentation le rayonnement et la propagation des ondes électromagnétiques dans le domaine micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncourtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Matlab Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Oslo, France. pp.56-59</w:t>
+              <w:t xml:space="preserve">CETSIS E.E.A. 2001, Clermont-Ferrand, pp. 325-28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621794v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space: un environnement de simulation de circuits analogiques simple et convivial sous Matlab</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Space: a Toolbox for the Simulation of Analog Electronic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gridaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS E.E.A.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Clermont-Ferrand, France, France. pp.245-248</w:t>
+              <w:t xml:space="preserve">Nordic Matlab Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Oslo, France. pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621756v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZeroPole: a new tool for teaching filter theory and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10577,64 +10577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un estimateur récursif de l'entropie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17eme Groupe de recherche et d'études du traitement du signal et des images (GRETSI'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France. pp.701-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10659,64 +10659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the entropy of a signal with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing. Proceedings ICASSP99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.1705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10767,51 +10767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,64 +10862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiased adaptive equalization: the Gaussian kernel contrast functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-Third Asilomar Conference on Signals, Systems, and Computers vol.1, 1999, pp.539-43 vol.1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10957,51 +10957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convolutive mixture - source separation by the decorrelation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,51 +11091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11199,51 +11199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques méthodologiques concernant la séparation des mélanges convolutifs par l'approche de décorrélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11307,51 +11307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind beamforming in a cyclostationnary context using an optimally weighted quadratic cost function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11558,51 +11558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Bradshaw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Moll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/math-2022-0581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04407697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04407695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Dilcher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042123500355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Chavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarth Chavan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Wakhare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-022-00624-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Amdeberhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Straub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042120400102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042121500676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508678v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-019-00186-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Moll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042120500293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stoyanov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14638" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2020.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-018-0065-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Nhat Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinai Robins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02090540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakhare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-018-0886-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.03.071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02134901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270201v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dilcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2018.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-016-0065-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01429256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dixit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-015-9701-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4169/amer.math.monthly.123.5.486" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/em/306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Guan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Borwein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.01.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ditcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.11.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M. Glasser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-016-0044-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1793042116500421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/em/275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo R. Plastino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0253-6102/63/3/275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1446788714000500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-013-9484-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103311v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Coffey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Byrnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amdeberhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leveque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4836778" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831856v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus S Dehesa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.01.038" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-010-9279-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Srivastava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Moll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-010-9291-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Walter Lamberti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Plastino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637747" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.031115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2010.02.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPD530HW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#252;ksel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2048471" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhatnagar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.03.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2030840" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693545v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plastino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.03.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.11.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHQTP0B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Lamberti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227659" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.05.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Portesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.04.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621839v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2006.05.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621843v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentabet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.847203" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621842v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudts" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.847199" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621847v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sagnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harremo&#235;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudja Bentabet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623694v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436593v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595273" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595467" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2006.261918" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seetharamdoo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncourtois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rolland" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621774v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montcourtois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rolland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621772v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corral" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621794v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mengu&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mengu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Davoust" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gridaine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vall&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04407695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Dilcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042123500355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Bradshaw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jiu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Moll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/math-2022-0581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04407697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2023.127029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parth Chavan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarth Chavan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Wakhare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-022-00624-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewodros Amdeberhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Straub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042120400102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042121500676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2020.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-019-00186-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Moll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042120500293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Stoyanov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Nhat Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinai Robins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8788" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-018-0065-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02090540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wakhare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-018-0886-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.03.071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02134901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dilcher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2018.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01429256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dixit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-015-9701-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-016-0065-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01294173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1793042116500421" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4169/amer.math.monthly.123.5.486" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Guan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/em/306" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Guan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Borwein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.01.017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ditcher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2015.11.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence M. Glasser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-016-0044-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/em/275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo R. Plastino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0253-6102/63/3/275" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio de Angelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1446788714000500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Byrnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-013-9484-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Coffey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amdeberhan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leveque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4836778" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Plastino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus S Dehesa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sanchez-Moreno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.01.038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831861v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-010-9279-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Moll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-010-9291-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Srivastava" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Walter Lamberti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637747" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.031115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhatnagar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2008.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2030840" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2010.02.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPD530HW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Y&#252;ksel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2048471" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Lamberti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3227659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plastino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.03.029" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.11.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHQTP0B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Portesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.04.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.05.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Johnson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2006.05.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621840v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.09.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sagnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772981v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentabet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.847203" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621825v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Naudts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2005.847199" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harremo&#235;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621782v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudja Bentabet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623694v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595273" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595467" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2006.261918" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621846v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seetharamdoo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621783v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Costa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Hero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621756v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mengu&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Davoust" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gridaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncourtois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rolland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montcourtois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rolland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621794v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mengu&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vall&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621815v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubaton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Urso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621857v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621858v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>