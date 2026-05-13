--- v0 (2026-04-04)
+++ v1 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -158,2270 +158,2286 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">npj Quantum Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41534-026-01197-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance local decoders for defect matching in 1D</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LDPC-cat codes for low-overhead quantum computing in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56298-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Paletta</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05364617v1</w:t>
+                <w:t xml:space="preserve">hal-04887011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Constant-Depth Clifford Gates on Toric Codes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Letting the tiger out of its cage: bosonic coding without concatenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijia Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.041025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/ls5r-vj7r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guernut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04808742v1</w:t>
+                <w:t xml:space="preserve">hal-04808736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph-state based synthesis framework for Clifford isometries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homological Quantum Rotor Codes: Logical Qubits from Torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03902438v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Ciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Terhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 405 (2), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-023-04905-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Floquet Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust sparse IQP sampling in constant depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Paletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375918v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-05-06-1337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse spectral approximations for computing polynomial functionals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Nobile</w:t>
+                <w:t xml:space="preserve">Quantum XYZ Product Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00718307v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2022-07-14-766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Pin Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas P. Breuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2022.3170846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351417v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards scalable bosonic quantum error correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara M. Terhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.043001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-9565/ab98a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum error correction with the toric Gottesman-Kitaev-Preskill code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Asasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid P. Pryadko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara M. Terhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.032344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.032344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code deformation and lattice surgery are gauge fixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingling Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Criger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García Almudéver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Bertels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.033028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance and structure of single-mode bosonic codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor V. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyungjoo Noh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Duivenvoorden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. T. Brierley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.032346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.032346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is error detection helpful on IBM 5Q chips ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum Information &amp; Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (11&amp;12), pp.0949--0964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26421/QIC18.11-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperbolic and semi-hyperbolic surface codes for quantum storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas P. Breuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudh Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara M. Terhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), pp.035007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-9565/aa7d3b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roads towards fault-tolerant universal quantum computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earl T. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara M. Terhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 549 (7671), pp.172--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature23460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDPC-cat codes for low-overhead quantum computing in 2D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Guillaud</w:t>
+                <w:t xml:space="preserve">High-performance local decoders for defect matching in 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Paletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04887011v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letting the tiger out of its cage: bosonic coding without concatenation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yixu Wang</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Constant-Depth Clifford Gates on Toric Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guernut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04808736v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological Quantum Rotor Codes: Logical Qubits from Torsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A graph-state based synthesis framework for Clifford isometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goubault de Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04057182v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sparse IQP sampling in constant depth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Floquet Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04696925v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum XYZ Product Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Apers</w:t>
+                <w:t xml:space="preserve">Sparse spectral approximations for computing polynomial functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...861 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earl T. Campbell</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02351422v1</w:t>
+                <w:t xml:space="preserve">hal-00718307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust sparse IQP sampling in constant depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Paletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Taipei, Taiwan. pp.1337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22331/q-2024-05-06-1337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Hadamard gate count for Clifford+T synthesis of Pauli rotations sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TQC 2023: 18th Theory of Quantum Computation, Communication and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2431,168 +2447,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traçage anonyme, dangereux oxymore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canteaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Hirschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit face au coronavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.468--480, 2021, 9782711036394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2739,51 +2755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Paletta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guernut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goubault de Brugi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375918v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nobile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56298-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Albert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ls5r-vj7r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Terhal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04905-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-06-1337" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-07-14-766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351417v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas P. Breuckmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3170846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03560332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. Terhal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Conrad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/ab98a5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Asasi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid P. Pryadko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.032344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Lao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Criger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Almud&#233;ver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bertels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab0199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Albert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungjoo Noh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Duivenvoorden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J. Young" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Brierley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.032346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/QIC18.11-12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Campbell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Krishna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7d3b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl T. Campbell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23460" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vandaele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-026-01197-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56298-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijia Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixu Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Albert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ls5r-vj7r" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04057182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ciani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Terhal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04905-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Paletta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-06-1337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2022-07-14-766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351417v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas P. Breuckmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3170846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03560332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. Terhal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Conrad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/ab98a5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Asasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid P. Pryadko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.032344" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Lao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Criger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Almud&#233;ver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bertels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab0199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungjoo Noh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Duivenvoorden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan J. Young" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Brierley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.032346" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/QIC18.11-12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl Campbell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Krishna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7d3b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earl T. Campbell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guernut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goubault de Brugi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375918v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nobile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vandaele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>