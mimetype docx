--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1955,230 +1955,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage stratégique de la co-production de l’action publique et réinvention du langage de la participation par des interactions denses avec les communautés locales et par l'urbanisme transitoire : Le cas de l’Agence d’Aménagement et de Rénovation Urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emil Turc</w:t>
+                <w:t xml:space="preserve">Additional Answer to the Question: What’s in a Place Name? Components of Reputation through a Comparison of Five European Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GEAP/EGPA, Séminaire francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Place Branding Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188235v1</w:t>
+                <w:t xml:space="preserve">hal-04188286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional Answer to the Question: What’s in a Place Name? Components of Reputation through a Comparison of Five European Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chamard</w:t>
+                <w:t xml:space="preserve">Apprentissage stratégique de la co-production de l’action publique et réinvention du langage de la participation par des interactions denses avec les communautés locales et par l'urbanisme transitoire : Le cas de l’Agence d’Aménagement et de Rénovation Urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Gourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Place Branding Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence GEAP/EGPA, Séminaire francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188286v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing territorial des intercommunalités en matière de santé</w:t>
               </w:r>
@@ -2374,217 +2374,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’attractivité des métropoles et des régions françaises : 12 SRDEII et 22 SMDE à la loupe des analyses statistiques textuelles</w:t>
+                <w:t xml:space="preserve">Management public collaboratif des stratégies d’attractivité territoriale : proposition d’un cadre d’analyse et d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Reynoird</w:t>
+                <w:t xml:space="preserve">Robert Fouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Attractivité des territoires : défis et enjeux pour les acteurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quatrième Journée de Recherche Management et Société de l’Institut de Recherche en Gestion, Jun 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En distanciel, cause Covid-19, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188321v1</w:t>
+                <w:t xml:space="preserve">hal-04188307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management public collaboratif des stratégies d’attractivité territoriale : proposition d’un cadre d’analyse et d’action</w:t>
+                <w:t xml:space="preserve">Stratégies d’attractivité des métropoles et des régions françaises : 12 SRDEII et 22 SMDE à la loupe des analyses statistiques textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Fouchet</w:t>
+                <w:t xml:space="preserve">Thomas Reynoird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En distanciel, cause Covid-19, France</w:t>
+              <w:t xml:space="preserve">Colloque « Attractivité des territoires : défis et enjeux pour les acteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quatrième Journée de Recherche Management et Société de l’Institut de Recherche en Gestion, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188307v1</w:t>
+                <w:t xml:space="preserve">hal-04188321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ambassadors’ high involvement practices in territorial attractiveness strategies: a crossover between human resources management and place marketing</w:t>
               </w:r>
@@ -2879,299 +2879,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches qualité dans les collectivités territoriales : de la satisfaction de l’usager à la participation citoyenne</w:t>
+                <w:t xml:space="preserve">Beyond the City Brand: From Co-ownership to Sensemaking for External Stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">International Place Branding Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823027v1</w:t>
+                <w:t xml:space="preserve">hal-02277931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the City Brand: From Co-ownership to Sensemaking for External Stakeholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the City Brand: A Co-ownership Model Structuring Internal Intentions and External Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carmouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Place Branding Association</w:t>
+              <w:t xml:space="preserve">The Third Annual Conference of the International Place Branding Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277931v1</w:t>
+                <w:t xml:space="preserve">hal-01959830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the City Brand: A Co-ownership Model Structuring Internal Intentions and External Perceptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les démarches qualité dans les collectivités territoriales : de la satisfaction de l’usager à la participation citoyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuenca</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Annual Conference of the International Place Branding Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Macao, China</w:t>
+              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959830v1</w:t>
+                <w:t xml:space="preserve">hal-01823027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s in a place name: reputation components and drivers</w:t>
               </w:r>
@@ -3341,191 +3341,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial attractiveness and events: from short-term impacts to long-term interactions in a place marketing vision</w:t>
+                <w:t xml:space="preserve">Place Marketing: Community Perception and Disaster Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Boutard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Neaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Public Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">American Society of Public Administration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823567v1</w:t>
+                <w:t xml:space="preserve">hal-01823571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place Marketing: Community Perception and Disaster Experience</w:t>
+                <w:t xml:space="preserve">Territorial attractiveness and events: from short-term impacts to long-term interactions in a place marketing vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tonya Neaves</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society of Public Administration Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Seattle, United States</w:t>
+              <w:t xml:space="preserve">European Group for Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823571v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between city branding and city marketing: expectations and behaviors of targets</w:t>
               </w:r>
@@ -3643,726 +3643,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place marketing relationships : in need of a new strategy</w:t>
+                <w:t xml:space="preserve">Le consommateur face aux incitations économiques publiques : l’achat de voitures à faibles émissions de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Public Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Speyer, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823754v1</w:t>
+                <w:t xml:space="preserve">hal-01823759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le consommateur face aux incitations économiques publiques : l’achat de voitures à faibles émissions de carbone</w:t>
+                <w:t xml:space="preserve">Le marketing territorial des Petits et Moyens Territoires: identité, image et relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Semaine du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823759v1</w:t>
+                <w:t xml:space="preserve">hal-01823762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marketing territorial des Petits et Moyens Territoires: identité, image et relations</w:t>
+                <w:t xml:space="preserve">Les « nudges » appliqués aux politiques publiques : libres de changer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Group for Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Speyer, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823762v1</w:t>
+                <w:t xml:space="preserve">hal-01823757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « nudges » appliqués aux politiques publiques : libres de changer ?</w:t>
+                <w:t xml:space="preserve">Place marketing relationships : in need of a new strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Speyer, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823757v1</w:t>
+                <w:t xml:space="preserve">hal-01823754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs face aux incitations économiques de la puissance publique : proposition d’un modèle intégrateur</w:t>
+                <w:t xml:space="preserve">Mesurer la satisfaction des publics d’une offre territorialisée de musiques actuelles : le cas de la Communauté du Pays d’Aix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trend</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">6èmes dialogues euro-méditerranéens de management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823790v1</w:t>
+                <w:t xml:space="preserve">hal-01823766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la satisfaction des publics d’une offre territorialisée de musiques actuelles : le cas de la Communauté du Pays d’Aix</w:t>
+                <w:t xml:space="preserve">Marketing relationships for brand image of small cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes dialogues euro-méditerranéens de management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Group for Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823766v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing relationships for brand image of small cities</w:t>
+                <w:t xml:space="preserve">Les consommateurs face aux incitations économiques de la puissance publique : proposition d’un modèle intégrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Zeller</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Public Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Marketing Trend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823771v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des facteurs contextuels des politiques publiques sur le processus de décision du consommateur : l’achat de voitures à faibles émissions de carbone</w:t>
+                <w:t xml:space="preserve">Le processus de décision du consommateur pro-environnemental : une combinaison des apports du marketing et de l’analyse des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">IIIèmes Etats Généraux du Management: Nouvelles frontières du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824052v1</w:t>
+                <w:t xml:space="preserve">hal-01823793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance, acceptabilité et comportement d’achat: la performance des politiques publiques environnementales</w:t>
+                <w:t xml:space="preserve">Measuring the brand image of a city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Bergen, Norvège</w:t>
+              <w:t xml:space="preserve">, 2012, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824049v1</w:t>
+                <w:t xml:space="preserve">hal-01824048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’impact des politiques publiques sur les comportements</w:t>
               </w:r>
@@ -4411,165 +4398,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the brand image of a city</w:t>
+                <w:t xml:space="preserve">Confiance, acceptabilité et comportement d’achat: la performance des politiques publiques environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">, 2012, Bergen, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824048v1</w:t>
+                <w:t xml:space="preserve">hal-01824049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de décision du consommateur pro-environnemental : une combinaison des apports du marketing et de l’analyse des politiques publiques</w:t>
+                <w:t xml:space="preserve">L’impact des facteurs contextuels des politiques publiques sur le processus de décision du consommateur : l’achat de voitures à faibles émissions de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIèmes Etats Généraux du Management: Nouvelles frontières du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823793v1</w:t>
+                <w:t xml:space="preserve">hal-01824052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of public policy tools on consumer behavior</w:t>
               </w:r>
@@ -4782,165 +4782,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion territoriale du changement climatique en Méditerranée</w:t>
+                <w:t xml:space="preserve">La stratégie marketing comme outil de développement d’un territoire: Etude comparative des capitales européennes de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Le développement durable dans l’espace méditerranéen»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque International "Dialogues euro-méditerranéens en management public" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Portoroz, Slovénie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824070v1</w:t>
+                <w:t xml:space="preserve">hal-01824067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie marketing comme outil de développement d’un territoire: Etude comparative des capitales européennes de la culture</w:t>
+                <w:t xml:space="preserve">La gestion territoriale du changement climatique en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Dialogues euro-méditerranéens en management public" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Portoroz, Slovénie</w:t>
+              <w:t xml:space="preserve">Colloque International « Le développement durable dans l’espace méditerranéen»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824067v1</w:t>
+                <w:t xml:space="preserve">hal-01824070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée comme laboratoire du changement climatique</w:t>
               </w:r>
@@ -5473,51 +5473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboun&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05030063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ch&#226;tel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourdeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.145.0043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zeller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSM.2010.032166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Alberola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mallor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynoird" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuenca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Neaves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824048v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01178041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04903152v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329743v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Eymeri-Douzans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboun&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saboune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05030063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ch&#226;tel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourdeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.145.0043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zeller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSM.2010.032166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mabillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04158830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Alberola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03979097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mallor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynoird" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuenca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Neaves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moulins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824049v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01822895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01178041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>