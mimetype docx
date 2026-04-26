--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -66,4914 +66,4914 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mardoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A greedy great approach to learn with complementary structured datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICML 2015 International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France. 2015, Greed Is Great ICML Workshop, Jul 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategy for Studying Epigenetic Diversity in Natural Populations: Proof of Concept in Poplar and Oak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (18), pp.5568-5584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erae266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic view of the seascape dynamics and environment impact on macro-scale genetic connectivity of marine plankton populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Malley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Sykulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-023-02160-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sparse Mixture-of-Experts Model With Screening of Genetic Associations to Guide Disease Subtyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylliann De Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Statistical Methods, Computing, and Resources for Genome-Wide Association Studies, Volume II, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.859462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822237v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical correction of p-values via an ultrametric tree running Ornstein-Uhlenbeck process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (3), pp.995-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00180-021-01148-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-based mobile application to fight antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pascucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Al Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aristizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.1173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-21187-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Missing Actors in Interaction Network Inference from Abundance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Momal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (5), pp.1230-1258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rssc.12509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating population‐scale allelic differential expression in wild populations of Oithona similis (Cyclopoida, Claus, 1866)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6588⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), art.13 (21p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999798v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">metaVaR: introducing metavariant species models for reference-free metagenomic-based population genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089210v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metaVaR: introducing metavariant species models for reference-free metagenomic-based population genomics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244637⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464983v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Investigating population‐scale allelic differential expression in wild populations of Oithona similis (Cyclopoida, Claus, 1866)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Laso‐jadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (16), pp.8894-8905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906069v3</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree‐based inference of species interaction networks from abundance data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Momal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (5), pp.621-632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.13380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between additive heritability and prediction accuracy from a ridge regression perspective</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Incorporating Phylogenetic Information in Microbiome Differential Abundance Studies Has No Effect on Detection Power and FDR Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.581594⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04419427v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Phylogenetic Information in Microbiome Differential Abundance Studies Has No Effect on Detection Power and FDR Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exploring the link between additive heritability and prediction accuracy from a ridge regression perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.581594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.581594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635268v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04419427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic analysis of TruSeq, SMARTer and SMARTer Ultra-Low RNA-seq kits for standard, low and ultra-low quantity samples.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incomplete graphical model inference via latent tree aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43983-0⟩</w:t>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.545-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X18786289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270990v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete graphical model inference via latent tree aggregation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic analysis of TruSeq, SMARTer and SMARTer Ultra-Low RNA-seq kits for standard, low and ultra-low quantity samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brohard-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1471082X18786289⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43983-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686841v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Krissaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13015-019-0157-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the optimal scale for GWAS through hierarchical SNP aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-018-2475-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the optimal scale for GWAS through hierarchical SNP aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigen-Epistasis for detecting Gene-Gene interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Beyond support in two-stage variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-015-9614-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275624v6</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond support in two-stage variable selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eigen-Epistasis for detecting Gene-Gene interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246066v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275624v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen-Epistasis for detecting gene-gene interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Stanislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-017-1488-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a blockwise approach in variable selection using linkage disequilibrium information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-015-0556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Selection in Overlapping Stochastic Block Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.762-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/14-EJS903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Bayesian Inference and Complexity Control for Stochastic Block Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), pp.93-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1471082X1001200105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHIPS: Spectral Hierarchical Clustering for the Inference of Population Structure in Genetic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0045685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New consistent and asymptotically normal parameter estimates for random-graph mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2011.01009.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for population stratification in practice: a comparison of the main strategies dedicated to genome-wide association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0028845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Multiple Graphical Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.537-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-010-9191-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVERLAPPING STOCHASTIC BLOCK MODELS WITH APPLICATION TO THE FRENCH POLITICAL BLOGOSPHERE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.309 - 336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/10-AOAS382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted-LASSO for Structured Network Inference from Time Course Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Clustering based on random graph model embedding vertex features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Zanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1544-6115.1519⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (9), pp.830-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597614v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02612862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering based on random graph model embedding vertex features</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Weighted-LASSO for Structured Network Inference from Time Course Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.01.026⟩</w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1544-6115.1519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02612862v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring sparse Gaussian graphical models with latent structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.205-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/08-EJS314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMoNe: Statistical Inference for MOdular NEtworks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (3), pp.417-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of functional modules based on transcriptional regulation structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Birmele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rouveirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (4), pp.S4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious Additive Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (6), pp.2851-2870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00149798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination par modèles additifs parcimonieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue dÍntelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4-5), pp.661-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00149790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical clustering of self-organizing maps for cloud classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 30 (1-4), pp.47-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-2312(99)00141-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183040v1</w:t>
-              </w:r>
-[...496 lines deleted...]
-                <w:t xml:space="preserve">hal-01608307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4991,77 +4991,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration tardive de données multimodales par modèles à blocs stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylliann De Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Couallier et Robin Genuer, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5099,64 +5099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,353 +5211,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Informatics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356757v1</w:t>
+                <w:t xml:space="preserve">hal-04355945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Genome Informatics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355945v1</w:t>
+                <w:t xml:space="preserve">hal-04356757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
@@ -5586,77 +5586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantify Genomic Heritability Through a Prediction Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Flocch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th European Mathematical Genetics Meeting (EMGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cagliari, Italy. pp.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5690,77 +5690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy great approach to learn with complementary structured datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greed Is Great ICML Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5785,90 +5785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance testing for variable selection in high-dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Intelligence in Bioinformatics and Computational Biology (CIBCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Niagara Falls, Canada. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5902,77 +5902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence jointe de la structure de modèles graphiques gaussiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France. pp.217-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5997,77 +5997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de graphe aléatoire à classes chevauchantes pour l'analyse des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6086,368 +6086,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering overlapping clusters in biological networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les modèles de mélange pour la classification de données massives en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.28</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629321v1</w:t>
+                <w:t xml:space="preserve">inria-00386796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A latent logistic model to uncover overlapping clusters in networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Uncovering overlapping clusters in biological networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier AGS (Apprentissage et Graphes pour les Systèmes complexes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.3-8</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629310v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de mélange pour la classification de données massives en temps réel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A latent logistic model to uncover overlapping clusters in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">Atelier AGS (Apprentissage et Graphes pour les Systèmes complexes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386796v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénalisation l1 pour les MAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.25.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6465,77 +6465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model selection via penalization in the additive Cox model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd world conference on Computational Statistics &amp; Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Limassol, Cyprus. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6573,64 +6573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture model approach for acoustic emission control of pressure equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6707,51 +6707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6776,77 +6776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralisation du lasso aux modèles additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6864,77 +6864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalized additive logistic regression for cardiovascular risk prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6952,77 +6952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization methods for additive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.509-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7053,64 +7053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised marginboost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPS 2001 - 14th International Conference on Neural Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Vancouver, BC, Canada. pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7135,77 +7135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting mixture models for semi-supervised learning task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN 2001 - International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Vienne, Austria. pp.41-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7283,103 +7283,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7401,103 +7401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Allele-Specific Expression And Natural Selection In Wild Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7519,90 +7519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Support in Two-Stage Variable Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7659,51 +7659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7766,77 +7766,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of stochastic block models for multiview clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylliann De Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-156, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7902,77 +7902,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression structurée de l’information génétique et étude d’association pangénomique par modèles additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration de données biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.129-163, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8006,64 +8006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications in Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FruhwirthSchnatter, S; Celeux, G; Robert, CP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDBOOK OF MIXTURE ANALYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, 2019, Chapman &amp; Hall-CRC Handbooks of Modern Statistical Methods, 978-0-429-50824-0; 978-1-4987-6381-3</w:t>
@@ -8092,77 +8092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Allona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,77 +8239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping clustering methods for networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edoardo M. Airoldi, David Blei, Elena A. Erosheva, Stephen E. Fienberg. Chapman and Hall/CRC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mixed Membership Models and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC, in press, 2014</w:t>
@@ -8338,77 +8338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian methods for graph clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Fink, Berthold Lausen, Wilfried Seidel and Alfred Ultsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis, Data Handling and Business Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8491,90 +8491,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adjclust: Adjacency-Constrained Clustering of a Block-Diagonal Similarity Matrix (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Chaturvedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8654,51 +8654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic data study.- Rapport d'avancement no. 2,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antoine Séguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8898,51 +8898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04215576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Malley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Sykulski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-023-02160-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-021-01148-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Adamek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Al Asmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristizabal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21187-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495702v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Momal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12509" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.581594" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18786289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2475-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597553v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275624v6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stanislas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;cu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9614-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1488-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS903" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X1001200105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouaziz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paccard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045685" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2011.01009.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028845" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9191-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS382" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1519" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612862v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zanghi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.01.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn637" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730904v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(99)00141-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Flocch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2015.7300313" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44668-0_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F3LJSHP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-54" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9030.ch5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111649v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/62/92/94/PDF/gfkl-134LatoucheBirmeleAmbroise.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01044-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04215576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Malley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Sykulski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-023-02160-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-021-01148-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Adamek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Al Asmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristizabal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21187-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495702v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Momal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13380" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.581594" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18786289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2475-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597553v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;cu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9614-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275624v6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stanislas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1488-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X1001200105" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paccard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045685" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2011.01009.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028845" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9191-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS382" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zanghi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.01.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1519" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592218v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn637" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(99)00141-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Flocch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2015.7300313" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44668-0_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F3LJSHP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-54" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9030.ch5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111649v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/62/92/94/PDF/gfkl-134LatoucheBirmeleAmbroise.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01044-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>