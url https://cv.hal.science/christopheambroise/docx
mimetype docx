--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -66,4914 +66,4914 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Strategy for Studying Epigenetic Diversity in Natural Populations: Proof of Concept in Poplar and Oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (18), pp.5568-5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holistic view of the seascape dynamics and environment impact on macro-scale genetic connectivity of marine plankton populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Sykulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-023-02160-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical correction of p-values via an ultrametric tree running Ornstein-Uhlenbeck process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.995-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-021-01148-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sparse Mixture-of-Experts Model With Screening of Genetic Associations to Guide Disease Subtyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylliann De Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bekadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Statistical Methods, Computing, and Resources for Genome-Wide Association Studies, Volume II, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.859462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822237v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI-based mobile application to fight antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pascucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Al Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aristizabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21187-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for Missing Actors in Interaction Network Inference from Abundance Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Momal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (5), pp.1230-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495702v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a partitioned pangenome graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating population‐scale allelic differential expression in wild populations of Oithona similis (Cyclopoida, Claus, 1866)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Laso‐jadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (16), pp.8894-8905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">metaVaR: introducing metavariant species models for reference-free metagenomic-based population genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), art.13 (21p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906069v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tree‐based inference of species interaction networks from abundance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Momal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.621-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incorporating Phylogenetic Information in Microbiome Differential Abundance Studies Has No Effect on Detection Power and FDR Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the link between additive heritability and prediction accuracy from a ridge regression perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pierre-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.581594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.581594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04419427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic analysis of TruSeq, SMARTer and SMARTer Ultra-Low RNA-seq kits for standard, low and ultra-low quantity samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brohard-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43983-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete graphical model inference via latent tree aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.545-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X18786289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generalized statistical framework to assess mixing ability from incomplete mixing designs using binary or higher order variety mixtures and application to wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Krissaane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.107571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-019-0157-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning the optimal scale for GWAS through hierarchical SNP aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597553v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning the optimal scale for GWAS through hierarchical SNP aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2475-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eigen-Epistasis for detecting Gene-Gene interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275624v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond support in two-stage variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-015-9614-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eigen-Epistasis for detecting gene-gene interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-017-1488-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of a blockwise approach in variable selection using linkage disequilibrium information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0556-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Selection in Overlapping Stochastic Block Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.762-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-EJS903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variational Bayesian Inference and Complexity Control for Stochastic Block Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.93-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X1001200105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHIPS: Spectral Hierarchical Clustering for the Inference of Population Structure in Genetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New consistent and asymptotically normal parameter estimates for random-graph mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9868.2011.01009.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for population stratification in practice: a comparison of the main strategies dedicated to genome-wide association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring Multiple Graphical Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.537-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-010-9191-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OVERLAPPING STOCHASTIC BLOCK MODELS WITH APPLICATION TO THE FRENCH POLITICAL BLOGOSPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.309 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOAS382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weighted-LASSO for Structured Network Inference from Time Course Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1544-6115.1519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clustering based on random graph model embedding vertex features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Zanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (9), pp.830-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02612862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring sparse Gaussian graphical models with latent structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.205-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-EJS314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIMoNe: Statistical Inference for MOdular NEtworks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.417-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btn637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of functional modules based on transcriptional regulation structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Birmele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rouveirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.S4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsimonious Additive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (6), pp.2851-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2006.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00149798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination par modèles additifs parcimonieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue dÍntelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (4-5), pp.661-682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00149790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical clustering of self-organizing maps for cloud classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 30 (1-4), pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-2312(99)00141-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelme Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790995v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PanGBank: depicting microbial species diversity via PPanGGOLiN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Dehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neuvial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Barcelona, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358380v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy great approach to learn with complementary structured datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2015 International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France. 2015, Greed Is Great ICML Workshop, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608307v1</w:t>
-              </w:r>
-[...4385 lines deleted...]
-                <w:t xml:space="preserve">hal-03183040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4991,77 +4991,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration tardive de données multimodales par modèles à blocs stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylliann De Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Couallier et Robin Genuer, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5099,64 +5099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,353 +5211,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Genome Informatics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355945v1</w:t>
+                <w:t xml:space="preserve">hal-04356757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPanGGOLiN: Depicting microbial diversity via a Partitioned Pangenome Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Informatics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hinxton, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">JOBIM 2018 Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356757v1</w:t>
+                <w:t xml:space="preserve">hal-04355945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency-constrained hierarchical clustering of a band similarity matrix with application to genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
@@ -5586,77 +5586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantify Genomic Heritability Through a Prediction Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Flocch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th European Mathematical Genetics Meeting (EMGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cagliari, Italy. pp.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5690,77 +5690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy great approach to learn with complementary structured datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greed Is Great ICML Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5785,90 +5785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance testing for variable selection in high-dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Intelligence in Bioinformatics and Computational Biology (CIBCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Niagara Falls, Canada. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5902,77 +5902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence jointe de la structure de modèles graphiques gaussiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France. pp.217-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5997,77 +5997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de graphe aléatoire à classes chevauchantes pour l'analyse des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6086,368 +6086,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de mélange pour la classification de données massives en temps réel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A latent logistic model to uncover overlapping clusters in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">Atelier AGS (Apprentissage et Graphes pour les Systèmes complexes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386796v1</w:t>
+                <w:t xml:space="preserve">hal-00629310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering overlapping clusters in biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A latent logistic model to uncover overlapping clusters in networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les modèles de mélange pour la classification de données massives en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Samé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier AGS (Apprentissage et Graphes pour les Systèmes complexes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia. pp.3-8</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629310v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénalisation l1 pour les MAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.25.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6465,77 +6465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model selection via penalization in the additive Cox model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd world conference on Computational Statistics &amp; Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Limassol, Cyprus. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6554,299 +6554,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00149852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture model approach for acoustic emission control of pressure equipment</w:t>
+                <w:t xml:space="preserve">Discriminative Classification vs Modeling Methods in CBIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Hamdan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Acoustical and Vibratory Surveillance Methods and Diagnostic Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Senlis, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377401v1</w:t>
+                <w:t xml:space="preserve">hal-00520316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Classification vs Modeling Methods in CBIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixture model approach for acoustic emission control of pressure equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Najjar</w:t>
+                <w:t xml:space="preserve">Hani Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+                <w:t xml:space="preserve">Catherine Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Concepts for Intelligent Vision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">5th International Conference on Acoustical and Vibratory Surveillance Methods and Diagnostic Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Senlis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520316v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralisation du lasso aux modèles additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6864,77 +6864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalized additive logistic regression for cardiovascular risk prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6952,77 +6952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization methods for additive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.509-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7034,238 +7034,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00149855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised marginboost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting mixture models for semi-supervised learning task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2001 - 14th International Conference on Neural Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICANN 2001 - International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Vienne, Austria. pp.41-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44668-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561463v1</w:t>
+                <w:t xml:space="preserve">hal-01570826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting mixture models for semi-supervised learning task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised marginboost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2001 - International Conference on Artificial Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIPS 2001 - 14th International Conference on Neural Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Vancouver, BC, Canada. pp.553-560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01570826v1</w:t>
+                <w:t xml:space="preserve">hal-01561463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7283,103 +7283,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7401,103 +7401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Allele-Specific Expression And Natural Selection In Wild Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7519,90 +7519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Support in Two-Stage Variable Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7620,90 +7620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'Apprentissage pour la Recherche d'Images par le Contenu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7766,77 +7766,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of stochastic block models for multiview clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylliann De Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-156, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7902,77 +7902,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression structurée de l’information génétique et étude d’association pangénomique par modèles additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration de données biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.129-163, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8006,64 +8006,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications in Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FruhwirthSchnatter, S; Celeux, G; Robert, CP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDBOOK OF MIXTURE ANALYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, 2019, Chapman &amp; Hall-CRC Handbooks of Modern Statistical Methods, 978-0-429-50824-0; 978-1-4987-6381-3</w:t>
@@ -8092,77 +8092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Allona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,77 +8239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping clustering methods for networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edoardo M. Airoldi, David Blei, Elena A. Erosheva, Stephen E. Fienberg. Chapman and Hall/CRC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mixed Membership Models and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman and Hall/CRC, in press, 2014</w:t>
@@ -8338,77 +8338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian methods for graph clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Fink, Berthold Lausen, Wilfried Seidel and Alfred Ultsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis, Data Handling and Business Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8491,90 +8491,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">adjclust: Adjacency-Constrained Clustering of a Block-Diagonal Similarity Matrix (R package, available on CRAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neuvial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Chaturvedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8654,51 +8654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic data study.- Rapport d'avancement no. 2,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antoine Séguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8898,51 +8898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04215576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Malley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Sykulski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-023-02160-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-021-01148-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Adamek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Al Asmar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristizabal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21187-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495702v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Momal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13380" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.581594" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18786289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2475-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597553v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;cu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9614-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275624v6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stanislas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1488-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X1001200105" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644356v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouaziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paccard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045685" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2011.01009.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028845" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9191-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS382" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zanghi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.01.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1519" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592218v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn637" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(99)00141-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Flocch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2015.7300313" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570826v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44668-0_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F3LJSHP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-54" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9030.ch5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111649v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/62/92/94/PDF/gfkl-134LatoucheBirmeleAmbroise.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01044-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04215576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Malley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Sykulski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-023-02160-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-021-01148-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822237v5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann De Santiago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Danjou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.859462" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Adamek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Al Asmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristizabal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21187-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495702v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Momal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12509" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Planel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244637" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Plassais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00649" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04419427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.581594" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Palomares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brohard-Julien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43983-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X18786289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Krissaane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107571" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006331v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dehman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neuvial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0157-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597553v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2475-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275624v6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stanislas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;cu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grandvalet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9614-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-017-1488-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0556-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS903" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X1001200105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouaziz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paccard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045685" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9868.2011.01009.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028845" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660169v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-010-9191-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmel&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOAS382" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115.1519" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612862v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zanghi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.01.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn637" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730904v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Birmele" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(99)00141-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790995v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koskas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Flocch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313310v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIBCB.2015.7300313" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629321v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Sam&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Najjar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570826v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44668-0_7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F3LJSHP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145426v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520277v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363422v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-54" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9030.ch5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111649v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984395v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/62/92/94/PDF/gfkl-134LatoucheBirmeleAmbroise.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01044-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791370v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Chaturvedi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777229v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>