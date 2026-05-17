--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1,44808 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...44756 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Bouget </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophebouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5206-7560</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080642012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Uh_IWnQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-6120-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATASAPROX: standardised dataset from protocolled sampling of saproxylic beetles in continental France and Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Horellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mériguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e187021. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e187021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest dieback on deadwood patterns: Large scale trends from a cross-analysis of European databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 375, pp.124315. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Spatial distribution of tree-related microhabitats in European beech-dominated forests” [Biol. Conserv. 301 (2025) 110867 10.1016/j.biocon.2024.110867]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.110945. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of tree-related microhabitats in European beech-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.110867. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Neglected Insect Larvae in Species Inventories: DNA Barcoding as an Effective Tool for All‐Stage Invertebrate Identification in Tree Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.e71586. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of the hyper‐diverse community of canopy‐dwelling Hymenoptera to oak decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.430-448. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-Based Response of Deadwood and Tree-Related Microhabitats to Decline in Temperate Lowland and Montane Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.90-105. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-023-00875-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’ouvrage : Simon Leather (auteur), Alain Rodney (traduction). – Les insectes. Collection ChronoSciences. Les Ulis, EDP Sciences, 2023, 194 pages. ISBN 978-2-759830565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (2), pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of local and temporal variations in the community of oak-associated borers (Coleoptera: Buprestidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01644-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance des espèces basée sur l’ADN : applications, perspectives et défis en milieu continental terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.31-67. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2024a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’IBP renseigne-t-il sur les espèces actuellement présentes dans les peuplements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine‐ and large‐scale colonization processes in metapopulation dynamics: a case study on a threatened epiphytic bryophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (3), pp.e10052. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Buprestidae monitoring in Europe: Trap catches increase with a fluorescent yellow colour but not with the presence of decoys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hasbroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Beliën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.e0307397. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0307397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts en crise et biodiversité : menaces et opportunités. Effets des dépérissements et de leur gestion sur la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ateliers ReGeFor 2020. Forêts en crise : relevons le défi !, 74 (2), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des coupes sanitaires sur la résilience des écosystèmes forestiers perturbés : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ateliers ReGeFor 2020. Forêts en crise : relevons le défi !, 74 (2), pp.201-221. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving in Changing Forests: Abiotic Disturbance Legacy Effects on Arthropod Communities of Temperate Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.189-218. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-023-00187-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité par la rec﻿onnaissance automatique des espèces sur photographies : perspectives et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.75 - 96. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2023a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis acoustiques de biodiversité : perspectives et défis en milieu continental terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, pp.129-150. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2023a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient and substrate energy influence decomposer diversity differentially across trophic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Angeleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Baldrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Borken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (7), pp.1157-1173. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Selikhovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-induced forest dieback drives compositional changes in insect communities that are more pronounced for rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02968-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic, functional and taxonomic responses of wild bee communities along urbanisation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 832, pp.154926. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced forest dieback increases taxonomic, functional, and phylogenetic diversity of saproxylic beetles at both local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (8), pp.2025-2043. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-022-01453-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA barcode-based survey of wild urban bees in the Loire Valley, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83631-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les buprestes : entre menaces et richesses pour les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Binon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73 (5), pp.541-556. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.7106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limoniidae collectés dans des canopées de Chênes du Loiret, du Cher et de l’Allier (Diptera Tipulomorpha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (4), pp.239-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sentinel logs to assess host shifts in early beetle colonisers of deadwood under climate-and forestry-induced tree species substitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.117-131. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change Alters Temperate Forest Canopies and Indirectly Reshapes Arthropod Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2021.710854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très gros arbres, bois morts et arbres-habitats : des attributs de maturité déterminants pour la biodiversité et le fonctionnement des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.142-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés‐correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques : conséquences pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of habitat conditions and insect biodiversity to pest- or climate-induced dieback in coniferous mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 482, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biogeography of the fungus-dwelling saproxylic beetle Bolitophagus reticulatus indicates rapid expansion from glacial refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Eberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Husemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inken Doerfler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (3), pp.766-778. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : la biodiversité forestière à la croisée des enjeux de conservation et d’atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.84-89. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victims or perpetrators: contribution and response of insects to forest diebacks and declines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), 4 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-01009-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest decline on the abundance and diversity of Raphidioptera and Mecoptera species dwelling in oak canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Vincent-Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.372-379. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2020.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agriles, des joyaux tueurs d’arbres – première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle station française d’une Chrysope rare en Europe : Nineta inpunctata (Reuter, 1894) (Neuroptera Chrysopidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (4), pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest decline differentially affects trophic guilds of canopy-dwelling beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravène Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (3), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of being random! Taking full account of random effects in nonlinear sigmoid hierarchical Bayesian models reveals the relationship between deadwood and the species richness of saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffani Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 465, 17 p. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of definition of mathematical terms in ecology: The case of the sigmoid class of functions in macro‐ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffani Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (24), pp.14209-14220. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Agriles, des joyaux tueurs d’arbres – deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between carbon stocks and biodiversity in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (2), pp.536-548. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (495), pp.12. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scale of saproxylic beetles response to landscape structure depends on their habitat stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (8), pp.1905-1918. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00857-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond forest habitat qualities: climate and tree characteristics as the major drivers of epiphytic macrolichen assemblages in temperate mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.42-54. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthropod communities in fungal fruitbodies are weakly structured by climate and biogeography across European beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Aramendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bässler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brändle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congruent patterns of functional diversity in saproxylic beetles and fungi across European beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hagge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerea Abrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bässler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (6), pp.1054-1065. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxon approach based on bats, birds and saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2147-2159. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present conditions may mediate the legacy effect of past land-use changes on species richness and composition of above- and below-ground assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small variations in climate and soil conditions may have greater influence on multitaxon species occurrences than past and present human activities in temperate mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.579-592. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The larger, the better? Effects of delayed diameter-limit cutting on old-growth attributes and saproxylic beetle diversity in temperate oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.237-249. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-018-1103-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large solitary oak trees as keystone structures for saproxylic beetles in European agricultural and forest landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congruence across taxa and spatial scales: Are we asking too much of species data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (8), pp.980-990. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième contribution à la connaissance de l’entomofaune du domaine des Barres (Nogent-sur-Vernisson, Loiret) (Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest continuity acts congruently with stand maturity in structuring thefunctional composition of saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation effects on dead wood-dependent species associated with disturbed forest habitats: implications for stump harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ranius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schroeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.260-267. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827581.2016.1229021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sphaerosoma de France : découverte de 3 nouvelles espèces et description de S. vercorense n.sp. (Coleoptera – Alexiidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (3), pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions biologiques : le rôle des microorganismes symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dedeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bankhead Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Hors série, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit vraiment l'ancienneté de l'état boisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques de peuplement et de naturalité biologique sur la biodiversité - Quelles implications possibles pour les stratégies de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Coléoptères Archostemates : mystérieux « fossiles vivants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolytes xylébores, jardiniers consanguins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancienneté n’est pas un déterminant majeur de la biodiversité dans les massifs forestiers des Préalpes du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), pp.427-440. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/67870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of forest continuity on flying saproxylic beetle assemblages in small woodlots embedded in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.587-602. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1076-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire sociopolitique d’un indicateur de biodiversité forestière : le cas du bois mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does deadwood structure temperate forest bat assemblages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (3), pp.433-449. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-0944-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ciidae du Loiret : état des connaissances (Coleoptera, Ciidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (6), pp.353-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape design of forest reserves on saproxylic beetle diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1), pp.92-102. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are biodiversity patterns of saproxylic beetles shaped by habitat limitation or dispersal limitation? A case study in unfragmented montane forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.1167-1185. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1116-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing temperature may compensate for lower amounts of dead wood in driving richness of saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Bussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variations in dispersal ability of saproxylic beetles in fragmented forest patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can rove beetles (Staphylinidae) be excluded in studies focusing on saproxylic beetles in central European beech forests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Horak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Gossner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Entomological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (1), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007485314000741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés d’insectes : une information originale sur l’état des milieux pour le gestionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR: A reference library of DNA barcodes for French saproxylic beetles (Insecta, Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (e4078), pp.19. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.3.e4078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambrosia beetle genus Xylosandrus in France (Coleoptera Curculionidae Scolytinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (4), pp.267-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Insectes, indicateurs d’état et de dynamique des milieux forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la SEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood and tree microhabitat dynamics in unharvested temperate mountain mixed forests: A life-cycle approach to biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 334, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree microhabitats at the stand scale in montane beech-fir forests: practical information for taxa conservation in forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (2), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-013-0767-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features for saproxylic beetle diversity derived from rapid habitat assessment in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.656-664. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance from forest edge affects bee pollinators in oilseed rape fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart P. M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (4), pp.370-380. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does a set-aside conservation strategy help the restoration of old-growth forest attributes and recolonization by saproxylic beetles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (4), pp.342-353. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are stumps important for the conservation of saproxylic beetles in managed forests? Insights from a comparison of assemblages on logs and stumps in oak-dominated forests and pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.255-264. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2012.00209.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current near-to-nature forest management effects on functional trait composition of saproxylic beetles in beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gossner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Isacsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle contribution à la connaissance de l’entomofaune du domaine des Barres (Nogent-sur-Vernisson, Loiret) (Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estève Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Binon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (6), pp.329-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the best local habitat drivers for saproxylic beetle diversity in temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (9), pp.2111-2130. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-013-0531-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling effort on saproxylic beetle diversity assessment. Implications for insect monitoring studies in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.135-145. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of forest age on saproxylic beetle biodiversity: implications of shortened and extended rotation lengths in a French oak high forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.396-410. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2012.00214.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la présence du charançon Adexius scrobipennis Gyllenhal, 1834 dans le Loiret (Coleoptera Curculionidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications from large-scale spatial diversity patterns of saproxylic beetles for the conservation of European Beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.162-169. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2012.00200.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for assessment of saproxylic beetle biodiversity using subsets of monitoring species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sebek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, p. 304 - p. 315. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volume de bois mort, indicateur indirect de biodiversité : une approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.723-731. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fuelwood harvesting on biodiversity - a review focused on the situation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonsell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (8), pp.1421-1432. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X2012-078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coppice-with-standards with an overmature coppice component enhance saproxylic beetle biodiversity: a case study in French deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 266, pp.273-285. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of deadwood position on saproxylic beetles in temperate forests and conservation interest of oak snags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ricou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.264-278. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodfuel harvesting and biodiversity conservation in temperate forests: Effects of logging residue characteristics on saproxylic beetle assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147 (1), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the last biotic frontier: are temperate forest canopies special for saproxylic beetles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (2), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and pest classification of scolytid species (Coleoptera: Curculionidae, Scolytinae) follow different patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brändle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 262 (9), pp.1887-1894. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a surrogate for forest biodiversity: Meta-analysis of correlations between deadwood volume and species richness of saproxylic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.1027-1039. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter of downed woody debris does matter for saproxylic beetle assemblages in temperate oak and pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (5), pp.653-669. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt : gîte et couvert offerts aux abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes : les cahiers de liaison de l'Office pour les insectes et leur environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la capture récente de Ripidius quadriceps Abeille de Perrin, 1872 dans l’Aube et le Loiret (Coleoptera Ripiphoridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (6), p. 351 - p. 352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la biodiversité comme problème public, le cas des bois morts en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 132 - p. 139. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois mort et biodiversité saproxylique à différentes échelles spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, p. 26 - p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion adaptative ou gestion expérimentale du bois mort, des vieux arbres et des arbres à cavités : exercice de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de résolution taxinomique en entomologie forestière : nécessités, contingences et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, p. 75 - p. 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la connaissance de l'entomofaune du Domaine des Barres (Nogent-sur-Vernisson, Loiret) (Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (6), p. 289 - p. 296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois mort et biodiversité saproxylique à différentes échelles spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Arthur Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of window flight traps for effectiveness at monitoring dead wood associated beetles: the effect of ethanol lure under contrasting environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valladares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), p. 143 - p. 152. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2008.00400.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Elatérides forestiers français : une approche écologique en Seine-et-Marne (Coleoptera, Elateridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chassain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (3), pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling saproxylic beetles with window flight traps: methodological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, suppl. n°10, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les suivis « participatifs » de biodiversité entomologique en France : inventaire des inventaires en ligne (atlas interactifs, observatoires permanents, enquêtes nationales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (4), pp.256-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Système d'Information sur l'Ecologie des Coléoptères Saproxyliques Français (FRench Information System on Saproxylic BEetle Ecology, FRISBEE) : un outil écologique et taxinomique pour l'étude de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zagatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64 (4), pp.213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling saproxylic beetles with window flight traps : methodological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Latridiidae de la faune de France continentale et de Corse : mise à jour de la clé des genres et du catalogue des espèces (Coleoptera, Cucujoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (1), pp.101-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Information System on Saproxylic BEetle Ecology (FRISBEE): an ecological and taxonomical database to help with the assessment of forest conservation status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zagatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, suppl. 10, p. 33 - p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de la biodiversité aux chablis en Brie : influence de l'exploitation et de la taille des trouées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles de Mycetophagus ater Reitter et Mycetophagus populi Fabricius en Ile-de-France (Coleoptera Mycetophagidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaboldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (3), pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du bois mort pour la conservation de la biodiversité et la gestion des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après-tempête en forêts feuillues de plaine : contribution des trouées de chablis à la diversité des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une harmonisation de la nomenclature des groupes écologiques d'insectes liés au bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short−term effect of windstorm disturbance on saproxylic beetles in broadleaved temperate forests: Part II Effects of gap size and gap isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 216 (1-3), pp.15-27. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2005.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term development of ambrosia and bark beetle assemblages following a windstorm in French broadleaved temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129 (6), pp.300-310. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2005.00970.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effect of windthrow disturbance on ground beetle communities: gap and gap size effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danish Institute of Agricultural Sciences report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windthrow gaps as dead wood islands for saproxylic beetles in managed deciduous French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latvijas entomologs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, suppl. 6, pp.16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effect of windstorm disturbance on saproxylic beetles in broadleaved temperate forests: Part I Do environmental changes induce a gap effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 216 (1-3), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2005.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature des groupes écologiques d'insectes liés au bois : synthèse et mise au point sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328, pp.936-948. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2005.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tempêtes sur les coléoptères saproxyliques. Le cas des Eucnemidae dans quelques forêts feuillues d'Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leseigneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société linnéenne de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (3), pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la connaissance des Coléoptères des forêts feuillues de Brie (Seine-et-Marne. Partie II : des Cucujoidea aux Curculionoidea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour mieux gérer le bois mort en faveur de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 155, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of windthrow on forest insect communities: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118 (3), pp.281-299. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2003.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la connaissance des Coléoptères des forêts feuillues de Brie (Seine-et-Marne) : Part. 1 Des Caraboidea aux Cleroidea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (6), pp.261-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les invasions d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lhonore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 310, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des pratiques d'exploitation forestières pourrait bénéficier &amp;quot; à la biodiversité &amp;quot; : réflexions scientifiques autour du guide de reconstitution de l'ONF, suite à la tempête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, p. 61 - p. 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la connaissance des Rhizophaginae de France (Coleoptera, Cucujoidea, Monotomidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moncoutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (3), pp.287-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage des communautés de Coléoptères Carabiques en milieu forestier. Relations espèces ­ milieu et variations d'efficacité du piège à fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crenitis punctatostriata (Coleoptera Hydrophilidae) dans le Jura et intérêt pour la caractérisation des tourbières d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin romand d'entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, fasc. 1, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (192)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement du chêne et piqures sur arbres vivants : exploration des communautés de xylophages impliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion bisannuelle du réseau naturaliste « entomologie » de l’ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, Sep 2024, Luçon (85), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de définition des espèces d’insectes cibles dans le cadre du PNA Vieux bois et forêts subnaturelles 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion bisannuelle du réseau naturaliste « entomologie » de l’ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, Sep 2024, Luçon (85), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">citius, altius, fortius© (plus vite, plus haut, plus fort) : Devise des JO… et des insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mercredis curieux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOBE, Jan 2024, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Index of Biodiversity Potential (IBP): A success story of 15 years of Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Baiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apocalypse des insectes, mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque d’Orléans, Apr 2024, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du PNA Vieux bois et forêts subnaturelles 2023-2025 et de la stratégie de définition des espèces cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DSF, Oct 2024, Bagnoles-de-l’Orne (61), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arbres et des insectes, tour de France illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arboretum des Barres, Oct 2024, Nogent-sur-Vernisson (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citius, altius, fortius© (plus vite, plus haut, plus fort) : Devise des JO… et des insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arboretum des Barres, May 2024, Nogent-sur-Vernisson (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation des suivis de diversité entomologique : quelques pistes autour des outils acoustiques, optiques et génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DSF, Oct 2024, Bagnoles-de-l’Orne (61), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d'invertébrés des cavités d'arbres par génomique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet CANOPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Jun 2023, Orléans, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives du projet CANOPEE : vers la canopée et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet CANOPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Jun 2023, Orléans, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés d’insectes remodelées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet CANOPEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Jun 2023, Orléans, France. 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement du chêne et piqures sur arbres vivants : exploration des communautés de xylophages impliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sainte-Tulle (04), France. 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels taxons suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, Nov 2022, Paris, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting responses of trophic guilds to forest decline reshape canopy insect community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Damoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress of Conservation Biology, “Biodiversity crisis in a changing world”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Conservation Biology; Czech University of Life Sciences Prague, Aug 2022, Prague (Czech Republic), Czech Republic. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How repeatable are communities in Fomes polypores?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ardanuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GfÖ EEF - International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential contribution of marteloscopes to a forest biodiversity monitoring system in Europe -strengths, limitations and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual Meeting of the European Integrate Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFI, Oct 2022, Madrid, Spain. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des coléoptères saproxyliques au dépérissement forestier - complémentarité des approches taxonomique et fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2022, Lamotte-Beuvron, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution sur l’atelier SWOT du 08/09/2022 à Lyon : réflexion collective sur le développement des nouvelles technologies au service du suivi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vanpeene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du Métaprogramme Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogramme Biosefair, Oct 2022, Orléans, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt francilienne : points de repère et fonctions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention citoyenne de la forêt et du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIBOIS, Sep 2022, Paris, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés d’insectes et changement global : enjeux méthodologiques et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DiPEE (Dispositif de Partenariats en Ecologie et Environnement Nouvelle-Aquitaine – Centre-val-de-Loire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement des chênes et communautés d’insectes des canopées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Souchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Damoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEFF, Sep 2022, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des communautés d’invertébrés des cavités d’arbres par génomique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lamotte Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une chronique de dépérissements forestiers sur le stock de bois mort ; Co-analyse opportuniste de 2 bases de données européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2022, Lamotte-Beuvron, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and mid-term effects of forest dieback on habitats and resources and on saproxylic beetle communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, Nov 2021, online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26226/morressier.61814a1562ba8657678b29ff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses taxonomiques, phylogénétiques et fonctionnelles des coléoptères saproxyliques au dépérissement forestier à l'échelle locale et du paysage dans les montagnes pyrénéennes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres du GEFF - GFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarosse, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pièges Lindgren verts en canopée : efficaces, voire un peu trop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’intelligence artificielle (IA) au service de l’automatisation des suivis de l’entomofaune forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peu-Morel Titouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevereau Camille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive DNA metabarcoding of insects for forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du GDR de Génomique Environnementale – conférence "Environmental and Agronomical Genomics 2021 symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques analyses écologiques de l'entomofaune de l'amadouvier (Fomes fomentarius sur hêtre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye-Boubacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Biscarrosse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts en crise et biodiversité : menaces et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts en crise : relevons le défi!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université de Lorraine; AgroParisTech, Jun 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, le saproxylique et le forestier. Chroniques d'un enjeu forestier de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique annuelle du PNR de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc Naturel Régional de Lorraine, Jun 2021, Pont-à-Mousson, France. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring et suivi de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web conférence « Vers une Recherche Opérationnelle en Entomologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTR EntomoCentre, Arbocentre et VEGEPOLYS VALLEY, Dec 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect response to climate-induced tree die-offs in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMTREE project: Assessment of forest decline in French plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sajdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMTREE: Quantifying changes in flying insect diversity and soil fauna along a gradient of climate induced forest decline using DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related microhabitats (TreMs) as key elements for forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Research Training Group ConFoBi Conservation of Forest Biodiversity in Multiple-use Landscapes of Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Freiburg, Germany. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climtree meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Berlin, Germany. 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver la biodiversité via l'extension de rotation en futaie feuillue : les ilots de vieillissement à l'épreuve des faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Houffalize, Belgique. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related microhabitats (TreMs) as key elements for forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConFoBi workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Fribourg, Switzerland. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement agro-écologique des paysages pour les abeilles sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pollinisateurs, Biodiversité, Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orléans, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximising carbon stock and multi-taxon diversity in European temperate forests: can we fill two needs with one deed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Campagnaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Jyväskylä, Finland. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé des forêts et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MIDI « Mutations forestières dans le cadre des changements globaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition du catalogue taxinomique et autécologique illustré des coléoptères saproxyliques de France métropolitaine et de Corse : derniers travaux avant publication !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Oléron, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrets d'insectes : &amp;quot;winter is coming...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café Nature, Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antony, France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climtree meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Berlin, Allemagne. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators as interfaces between ecological research and environmental management. Hints on some key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO conference on adaptive management for forested landscapes in transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des insectes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ouverte à l'Insectarium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lizio, France. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques échos de la recherche sur les coléoptères saproxyliques à Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Oléron, France. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests WP1 Impacts on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Meeting Climtree 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Berlin, Germany. 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the fragmentation debate in FOREST planning. How do habitat amount and spatial arrangement matter for saproxylic beetle diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Jyväskylä, Finland. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of Natural History Museum collections to enhance the DNA barcode database of European saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on the Conservation of Saproxylic Beetles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sankt Oswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion forestière favorisant la diversité des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les invertébrés dans la conservation et la gestion des espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la CONFIGURATION et de l'HETEROGENEITE du paysage forestier sur la DIVERSITE des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ecologie des Paysages de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait-robot du coléoptère saproxylique français - analyse écologique de la base de traits FRISBEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yennes, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, fournisseurs officiels du biomimétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Insectes, entre fascination et inquiétudes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sion, Suisse. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than trees: a European scientific network to assess the relationships between forest structural heterogeneity, multi-taxon biodiversity, and carbon storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion forestière favorisant la diversité des Coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les invertébrés dans la ­conservation et la gestion des espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Tree-relatedMicrohabitats (TreMs) be relevant conservation forestry targets and/or biodiversity indicators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Forests : Temperate and Boreal Forest Conservation in a rapidly changing world "New scientific findings and implications for future management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congruency across taxa and spatial scales: are we asking too much of species data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Odor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Antonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dendromicrohabitats (dmhs), éléments clés pour la diversité des espèces forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "échanges de points de vue" sur la valeur économique et écologique d'un arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Florac, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indicator side of tree microhabitats: a multi-taxonomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Du Puy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Community Ecology (ComEc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Tree-relatedMicrohabitats (TreMs) be relevant conservation forestry targets and/or biodiversity indicators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFE MIPP European Workshop Monitoring of saproxylic beetles and other insects protected in the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Mantova, Italy. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune entomologique terrestre des forêts humides - caractéristiques et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts des zones humides continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Saint-Jean-de-Thurigneux, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires d'insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée à l'Université ouverte de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montbéliard, France. pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could TReMs be relevant conservation forestry targets and/or biodiversity indicators ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dendromicrohabitats(dmhs): Éléments clés pour la diversité des espèces forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préserver les arbres d'intérêt écologique (Parc national des Cévennes et Office national Fôrets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pont-de-Montvert, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dendromicrohabitats (dmhs) : éléments clés pour la diversité des espèces forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préserver les arbres d'intérêt écologique (Parc national des Cévennes et Office national Fôrets)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pont-de-Montvert, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dendromicrohabitats (dmhs). Éléments clés pour la diversité des espèces forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONF réseau habitat/flore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Luchon, France. 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une trame de vieux bois fonctionnelle : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage d'étude IPAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aydat, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la CONFIGURATION et de l'HETEROGENEITE du paysage forestier sur la DIVERSITE des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres annuelles du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yenne, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could Tree-relatedMicrohabitats (TreMs) be relevant conservation forestry targets and/or biodiversity indicators ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Worshop Monitoring of saproxylic beetles and other insects protected in the European Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Mantova, Italy. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îlots de vieillissement forestiers sont-ils des outils efficaces de conservation de la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle conjointe de la Société Entomologique du Québec et de la Société de Protection des Plantes du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nicolet, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High conservation value of overmature stands in ancient forests revealed by the functional structure of saproxylic beetle assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit, Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrets d’insectes – un cabinet de curiosités entomologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Chercheurs-Enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Chatenay-Malabry, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related microhabitats (TreMs) as key elements for forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Integrate+ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ebrach, Germany. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des coléoptères saproxyliques en forêts de montagne : préserver les forêts anciennes, les peuplements maturesou les deux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du Groupe des Entomologistes Forestiers Francophones &amp; du Groupe Français de Pathologie Forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés avec les Modèles statistiques Hiérarchiques en écologie (DMH) : propositions pour le groupe de travail du GDR Ecostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabarcoding dans les suivis de biodiversité - le cas des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabarcoding dans les suivis de diversité des coléoptères saproxyliques – outil taxinomique et identifications automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion biennale du réseau naturaliste « entomologie » de l’ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Condat, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois mort et Cie. Chroniques d'un enjeu forestier de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence présentée à Maison de la Forêt Carnuta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Jupilles, France. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-related microhabitats (TreMs) as key elements for forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrate+ conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Ebrach, Germany. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles statistiques hiérarchiques en écologie : propositions pour un groupe de travail au sein du GDR Ecostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Ecostats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research agenda of the field task 1.1 of the CLIMTREE project (Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climtree project kick-off meeting (Belmont Forum Collaborative Research Action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Castanet-Tolosan, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology of forest biodiversity: 2 French PhD studies 2015 - 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Kondratow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversität und Habitatstrukturen im Wildnispark Zürich Sihlwald</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Birmensdorf, Switzerland. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding in biodiversity monitoring - a case study on French saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokrala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque Biologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion forestière favorisant la diversité des Coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Invertébrés dans la conservation et la gestion des espaces naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles—streamlining species identification for large-scale forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shokralla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel F. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Barcode of Life Conference Barcodes to Biomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of saproxylic beetles - streamlining species identification for large-scale forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shokralla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.272-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées mélangent-elles les biodiversités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mûr-de-Bretagne, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts anciennes et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Forêt-Bois du CGAAER-MAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frisbee et le référentiel taxinomique du programme SAPROX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e comité de pilotage du programme SAPROX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées mélangent‐elles les biodiversités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres Annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mûr-de-Bretagne, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Indeco-IBBHIS : Indicateurs de Biodiversité en Bayésien Hiérarchique Spatialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. van Looy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du programme Indeco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion forestière favorisant la diversité des espèces: Exemples des Coléoptères saproxyliques et des Diptères Syrphidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales sur la Biodiversité &amp; les Milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Masseube, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité spatiale et diversité des espèces: Mise en place d’un réseau de conservation dans le Parc National du Mercantour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargés de mission « Forêt‐Eau » des Parcs nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Florac, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois morts et biodiversité : quels enseignements de GNB et de projets parallèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'échange autour du projet (GNB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La densité de réserves dans le paysage forestier affecte-t-elle la diversité locale des coléoptères saproxyliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du réseau entomologie ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sainte-Tulle, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois mort et biodiversité entomologique : quelques résultats d’Irstea en 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lucelle, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest vs solitary Oak trees: Key habitats for saproxylic beetle conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on the Conservation of Saproxylic Beetles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Basel, Switzerland. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres solitaires : éléments clefs pour la conservation de l’entomofaune saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lucelle, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des changements d’usage anciens sur la biodiversité et les sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts et écosystèmes cultivés : vers une intensification écologique ? ANR Forgeco-GIP ECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’Intérêt Public "Ecosystèmes Forestiers" (GIP ECOFOR). FRA., Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des récoltes de bois énergie sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco "Forêts et écosystèmes cultivés : vers une intensification écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Grenoble, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, indicateurs en écologie forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Entomologique de France : L’entomologie en France : son utilité publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancienneté forestière et biodiversité saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche multi-taxonomique en forêt - Retours d'expérience et réflexions sur sa mise en ½oeuvre avec un indicateur indirect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique BGF : Intérêts et limites des approches multi-taxonomiques de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée de non exploitation sur la restauration des stocks de bois mort et micro-habitats et recolonisation par les coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and diversity of tree microhabitats in managed/unmanaged forests and relationships with taxonomic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microhabitat Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dresden, Germany. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microhabitats portés par les arbres : facteurs clés pour leur présence, impact de la gestion courante et biodiversité associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité : vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche multi-taxonomique en forêt : Retours d’expérience et réflexions sur sa mise en œuvre avec un indicateur indirect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts et limites des approches multi-taxonomiques de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée de non exploitation sur la restauration des stocks de bois mort et micro-habitats et recolonisation par les coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des approches métagénomiques dans l'étude de la diversité des coléoptères saproxyliques : progrès et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Réunion annuelle du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microhabitats portés par les arbres : facteurs clés pour leur présence, impact de la gestion courante et biodiversité associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Naturalité des eaux et des forêts: vers une autre culture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages. Intérêts des éléments boisés pour les abeilles sauvages dans divers paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Commission d'Orientation et des Programmes de La Morinière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Epain, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des travaux menés au Cemagref sur les populations d’abeilles sauvages : Etude des lisières forêt-colza et forêt-verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du CETA apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mormant sur Vernisson, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois mort, micro-habitats et cie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Epernay, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’effort d’échantillonnage sur l’évaluation de la diversité des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es rencontres du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Epernay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la distance à la lisière forestière sur les abeilles pollinisatrices du colza dépend des traits d'histoire de vie des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème rencontre du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Epernay, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee population in rapeseed field. How distance from forest edge influences rapeseed field bee pollinators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Congress of Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Glasgow, United Kingdom. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des Rémanents forestiers : préservation des Sols et de la Biodiversité. Analyse des attentes des parties prenantes. Prise en compte de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lancement du projet RESOBIO 2012-2013 (Gestion des REmanents forestiers : préservation des SOls et de la BIOdiversité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the best local habitat drivers for saproxylic beetle richness…A case study in temperate deciduous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on biodiversity research in beech forests with focus on Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Grafenau, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à long terme des changements d’usage sur la biodiversité et les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORGECO 2012. Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des communautés de Coléoptères saproxyliques:entre l'effet de l'habitat et l'effet des interactions biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es rencontres du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Epernay, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des forêts et biodiversité saproxylique : Les TSF à taillis vieillis et les vieilles futaies constituent-ils des réservoirs de biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Le Teich, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RESINE (REprésentations Sociales et Intérêts écologiques de la NEcromasse) : regards pluri-disciplinaires sur le bois mort en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire régional Resonat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tours, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a surrogate for forest biodiversity: Meta-analysis of correlations between deadwood volume and species richness of saproxylic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn Noranda, Canada. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des éléments boisés sur les populations d'abeilles sauvages dans différents paysages agricoles : Etude des lisières forêt-colza et forêt-verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuelwood forestry and biodiversity conservation. A focus on the European case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonsell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeilles et forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers REGEFOR "Les services écosystémiques rendus par les forêts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, l'insecte et le forestier : chroniques d'un enjeu de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf'Curieuses, Université de Lorraine et Muséum Aquarium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nancy, France. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, indicateur indirect de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Irstea-Ecofor. Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes, l'arbre et la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival TECIVERDI sur la diversité biologique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Niort, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort comme indicateur de la biodiversité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Presse "Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the &amp;quot;last biotic frontier&amp;quot;: are temperate forest canopy special for saproxylic beetles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European symposium and workshop on the conservation of saproxylic beetles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ljubljana, Slovenia. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs directs et indirects de la biodiversité saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sebek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du réseau «entomologie» de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Quillan, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et services écosystémiques. Effet des éléments boisés sur les pollinisateurs dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollinisation, le gîte et le couvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boreal forests are priviledged playgrounds for biodiversity research: quantitative reviews on management and deadwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northern Primeval Forests (PRIFOR) - Ecology, Conservation and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Sundsvall, Sweden. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l'entomofaune saproxylique dans la canopée des forêts tempérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Roche en Ardenne, Belgique. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Coléoptères saproxyliques et carabiques en forêt exploitée et non exploitée : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Semur en Auxois, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestions forestières et biodiversité entomologique - Eléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Semur-en-Auxois, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESINE (Représentations Sociales et Intérêts écologiques de la NEcromasse) - Quelques résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès des entomologistes forestiers francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Semur-en-Auxois, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers REGEFOR La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Champenoux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des insectes des forêts humides : enjeux de conservation et de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque de la Fondation Vérots "Les Insectes en zones humides continentales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monthieux, France. pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière : une approche multi-taxinomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la filière bois énergie. Approches écologiques de l'impact environnemental local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du Cemagref "Biomasse Energie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Antony, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échantillonnage des coléoptères saproxyliques au moyen des pièges d'interception aériens. Etude de quelques facteurs de variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel L. Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bedoin, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead wood and saproxylic biodiversity. Dead wood volume and quality in a French managed oakwood context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium and Workshop on the Conservation of Saproxylic Beetles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lüneburg, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux écologiques des taillis à courte rotation (TCR, TTCR). Impact environnemental local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique du Cemagref "Biomasse Energie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Antony, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité des micro-habitats dans l'espace et dans le temps et conservation de l'entomofaune saproxylique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biodiversité, Naturalité, Humanité : Pour inspirer la gestion des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Chambéry, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de données naturalistes. Méthodes et standardisation : exemple des Insectes en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Ateliers Invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRISBEE (French Information System on Saproxylic BEetle Ecology), outil d'aide à l'évaluation des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles du Réseau Naturaliste Entomologie de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lourmarin, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des insectes des forêts humides : enjeux de conservation et de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque de la Fondation Vérots "Les Insectes en zones humides continentales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Villars les Dombes, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvicultures et leur incidence sur la diversité entomologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Insectes et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Saint-Léons-en-Lévézou, France. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel niveau de résolution taxinomique nécessaire en entomologie forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Entomologique de France "Aller à l'espèce ; illusion ou nécessité ?", Paris, 23-24 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BiodivSamp: optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTER-Net All-Parties Conference, Majorque, ESP, 5-9 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does capturability of carabids in forest stands vary with silvicultural stages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Carabidologists' Meeting, Blagoevgrad, BGR, 20-24 Août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites du protocole 'Réserves' dans la cadre de projets de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Réserves", Paris, 23 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réveil du Dodo, journées francophones des sciences de la conservation et de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling saproxylic beetles using window flight traps : methodological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium and workshop on the conservation of saproxylic beetles, Vivoin, 27-29 June 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis de biodiversité : l'indispensable compromis entre représentativité et qualité des données et faisabilité de l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réveil du Dodo, Paris, 7-9 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel régime de perturbations les espèces forestières sont-elles adaptées ? Importance de l'historique de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo II, Paris, 7-9 Mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des gestions forestières... diversité des insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Insectes et Biodiversité, Saint-Léons-en-Lévézou, 6-8 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Saproxylic Beetle Database project: an ecological and taxonomical tool to help with the assessment of forest conservation status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zagatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Symposium and workshop on the conservation of saproxylic beetles, Vivoin, 27-29 June 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dead wood attributes as biodiversity indicators in plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicators for sustainable forest management in cultivated forests - Forsee project final meeting, Porto, PRT, 11-13 December 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising sampling strategies for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter-Net WP Ra2 workshop "Methods for analysing trends in biodiversity data", Budapest, HUN, 9-11 May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research axes of the BiodivSamp group within ALTER-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st meeting of the BiodivSamp group "Optimising sampling strategies for biodiversity monitoring", Obergurgl, AUT, 2-4 November 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature des groupes écologiques d'insectes liés au bois : synthèse et mise au point sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres entomologiques du Grand-Est, St-Brisson, 3-4/06/2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of windstorm disturbance on saproxylic beetles in broadleaved temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd symposium and workshop on the conservation of saproxylic beetles, Riga, LVA, 07-11 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L`après-tempête en forêts feuillues de plaine : contribution des trouées de chablis à la diversité des coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bois mort et à cavités : une clé pour la biodiversité des forêts, Chambéry, 25-28 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale du bois mort : enjeux pour la conservation des espèces cavicoles et saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bois mort et à cavités : une clé pour la biodiversité des forêts, Chambéry, 25-28 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des trouées de chablis sur la diversité des communautés de Coléoptères Carabidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées francophones de Conservation de la biodiversité, Université Lyon 1, Villeurbanne, 22-25 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des trouées de chablis sur la diversité entomologique de forêts feuillues. Effets de surface et de paysage : hypothèses de travail et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque de l'Association Française de l'Ecologie du Paysage : Dynamiques des paysages : influences anthropiques d'hier et d'aujourd'hui, Rouen, 3-5 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does microclimate affect canopy insect communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laparie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving in a changing world: key contributions of legacies from abiotic disturbances to the resilience of forest arthropod communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandro B Leverkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barsoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest disturbance and ecosystem dynamics in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berchtesgaden, Germany, Germany. 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of arthropod communities by DNA metabarcoding of body remains sieved from wood mould of tree holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on DNA barcoding and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding body remains sieved from tree hollow wood mould to characterize forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tours, France. , p.96, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying pollinator diversity along urbanization gradients in the Loire Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Villalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance decay of compositional similarity in multiple taxa across a large latitudinal gradient in european beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nascimbene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Beech Symposium, IUFRO Group 1.01.07 "Ecology and Silviculture of Beech"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Viterbo, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-diebacks and salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îlots de vieillissement forestiers sont-ils des outils efficaces de conservation de la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque Biologie de l'Insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity using DNA metabarcoding: high-throughput species identification of saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hajibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kunming, China. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et suivi de la biodiversité entomologique forestière au moyen d’indicateurs directs simplifiés – l’exemple des sélections d’espèces (insectes, coléoptères saproxyliques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sebek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dufrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dijon, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des changements d’usage sur la biodiversité et les sols. Mieux produire et préserver : Quelles approches pour les forêts au sein des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Feiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rochel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORGECO 2012. Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. , 2012, Actes du colloque : Mieux produire et préserver. Quelles approches pour les forêts au sein des territoires ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring co-occurrence patterns in saproxylic beetle assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th symposium and workshop on the conservation of saproxylic beetles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenade, Spain. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saproxylic beetle in logging residues: effects of tree species, diameter, decay stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Dynamics and Ecological Services of Deadwood in Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouyn Noranda, Canada. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of woody elements on wild bee populations in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Ecological Federation Congress : Responding to rapid environmental change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avila, Spain. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRISBEE (FRench Information System on Saproxylic BEetle Ecology)- un outil écologique et taxinomique pour l'étude de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ricou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zagatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum pour une Gestion Durable des Ressources Naturelles : Eaux, Sols, Forêts et Biodiversité (RESONAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orléans, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 idées fausses sur les insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. Quae, pp.176, 2022, 50 idées fausses, 13.978-2759234882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Coléoptères saproxyliques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zagatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, Paris. , 79, 744 p., 2019, 978-2-85653-840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrets d'insectes - 1001 curiosités du peuple à 6 pattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.287, 2016, 978-2-7592-2448-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des insectes en forêt : méthodes et techniques, éléments essentiels pour une standardisation. Synthèse des réflexions menées par le groupe de travail « Inventaires Entomologiques en Forêt » (Inv.Ent.For.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONF, 144 p., 2009, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest insect studies: methods and techniques, key considerations for standardisation. An overview of the reflections of the Entomological Forest Inventories working group (Inv.Ent.For.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONF, 144 p., 2009, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches en développement : prospectives sur la détection précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.220-233, 2025, Synthèses, 978-2-7592-4047-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tools for assessing saproxylic insect diversity: chap 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ulyshen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saproxylic Insects: Diversity, Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.849-884, 2018, Zoological Monographs, vol 1, 978-3-319-75936-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic interactions between saproxylic insect species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saproxylic Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 14, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.471-514, 2018, Zoological Monographs, 978-3-319-75936-4. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75937-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendro-microhabitats - Facteurs clés pour leur présence, impact de la gestion courante et biodiversité associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.95-101, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Effets des éléments boisés sur les abeilles sauvages dans différents paysages agricoles. Étude des lisières forêt-colza et forêt-verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nusillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abeilles et paysages. Enjeux apicoles et agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.127-140, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist of French species in the Monotomidae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tronquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des Coléoptères de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Roussillonnaise d’Entomologie, pp.486-487, 2014, Revue de l'Association Roussillonnaise d’Entomologie, suppl. au T. XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins quantitatifs et qualitatifs en bois mort pour la conservation de la biodiversité saproxylique (chap. 2.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Bütler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.96-107, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood: quantitative and qualitative requirements for the conservation of saproxylic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Bütler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.92-102, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité des micro-habitats dans l'espace et dans le temps et conservation de l'entomofaune saproxylique : chap 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, naturalité, humanité - Pour inspirer la gestion des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec et Doc Lavoisier, pp.51-58, 2010, 978-2-7430-1262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres morts, vieux arbres, bois mort : quoi de neuf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, naturalité, humanité - Pour inspirer la gestion des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec et Doc Lavoisier, pp.395-398, 2010, 978- 2-7430-1262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes d'insectes cibles en forêt tempéree : chap 4, part II Les coléoptères saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'etude des insectes en foret : methodes et techniques, elements essentiels pour une standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, pp.99-110, 2009, Les dossiers forestiers n° 19, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes d'insectes cibles en forêt tempérée : chap. 4, part III - Les Lépidoptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude des insectes en forêt : méthodes et techniques, éléments essentiels pour une standardisation. Synthèse des réflexions menées par le groupe de travail "Inventaires Entomologiques en Forêt" (Inv.Ent.for)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, pp.111-116, 2009, Les dossiers forestiers n° 19, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'augmentation des prélèvements de biomasse ligneuse pour la biodiversité forestière : chap. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 73 - p. 87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour limiter les impacts locaux sur la biodiversité et les ressources : chap. 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 135 - p. 143, 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes d'insectes cibles en forêt tempérée : chap 4, part I Les coleoptères carabidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'etude des insectes en foret : methodes et techniques, elements essentiels pour une standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, pp.91-98, 2009, Les dossiers forestiers n° 19, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes proposées par le groupe Inv.Ent.For. en forêt tempérée : chap. 2, part III.1 Le piège à fosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'etude des insectes en foret : methodes et techniques, elements essentiels pour une standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, pp.53-57, 2009, Les dossiers forestiers n° 19, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes proposées par le groupe Inv.Ent.For. en forêt tempérée : chap 2, part III.2 Les pièges vitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'etude des insectes en foret : methodes et techniques, elements essentiels pour une standardisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, pp.58-62, 2009, Les dossiers forestiers n° 19, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des méthodes d'échantillonnage entomologique (Chap. 2, part. II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude des insectes en forêt : méthodes et techniques, éléments essentiels pour une standardisation. Synthèse des réflexions menées par le groupe de travail "Inventaires Entomologiques en Forêt" (Inv.Ent.for)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, pp.36-52, 2009, Les dossiers forestiers n° 19, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état et les enjeux de biodiversité forestière en France : chap 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann, G., Gosselin, F., Bonhême, I. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 63 - p. 69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes proposées par le groupe Inv.Ent.For. en forêt tempérée : chap. 2, part III.4 - Les pièges lumineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude des insectes en forêt : méthodes et techniques, éléments essentiels pour une standardisation. Synthèse des réflexions menées par le groupe de travail "Inventaires Entomologiques en Forêt" (Inv.Ent.for)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, pp.66-68, 2009, Les dossiers forestiers n° 19, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un inventaire : comment construire un plan d'échantillonnage ? (Chap. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude des insectes en forêt : méthodes et techniques, éléments essentiels pour une standardisation. Synthèse des réflexions menées par le groupe de travail "Inventaires Entomologiques en Forêt" (Inv.Ent.for)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONF, pp.15-32, 2009, Les dossiers forestiers n° 19, 978-2-84207-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Recherche - Action &amp;quot;Ensemble Sauvons la Forêt de Chantilly&amp;quot; - Les résultats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Haugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale du bois mort : enjeux pour la conservation des espèces cavicoles et saproxyliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois mort et à cavités : une clé pour les forêts vivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest decline to salvage logging: cascading impacts on saproxylic beetle diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA metabarcoding of arthropods using collection medium from passive traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-induced forest dieback drives compositional change in insect communities that is concentrated amongst rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced forest dieback increases taxonomic and functional diversity but not phylogenetic diversity of saproxylic beetles at both local and landscape scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR2bis : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière - Elaboration des maquettes en lien avec le réseau de RBI et avec la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE -EFNO. 2025, pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt. Métaprogramme BIOSEFAIR : Bilan de projet - 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EFNO. 2024, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final - Action n° 1 : Changement climatique, substitution d'essences et communautés d'insectes saproxyliques (SAPROCLIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action n° 1 : Changement climatique, substitution d’essences et communautés d’insectes saproxyliques (SAPROCLIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passifor - Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière. Volet 2 : Test méthodologique comparant les diversités obtenues par identification morphologique ou métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère de l'Ecologie et du Développement Durable (MEDD). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et persistance de la biodiversité dans la trame forestière (DISTRAFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois morts, peuplements riches en bois morts, et risques phytosanitaires en forêt. Synthèse des connaissances disponibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois morts, peuplements riches en bois morts, et risques phytosanitaires en forêt- synthèse des connaissances disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et intérêts écologiques de la nécromasse. Projet BGF RESINE - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Groupe Biodiversité : partie III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.93-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'intensité des prélèvements de coupe sur la biodiversité de l'entomofaune forestière. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'échantillonnage des coléoptères saproxyliques. Analyses complémentaires de performance des pièges-vitres et colorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'intensité des prélèvements de coupe sur la biodiversité de l'entomofaune forestière. Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'échantillonnage des coléoptères saproxyliques - analyse des performances de différents pièges-vitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe F. Annexes du Groupe Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chablis et diversité des coléoptères en forêt feuillue de plaine : impact à court terme de la trouée, de sa surface et de son contexte paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Thèse pour obtenir le grade de Docteur du Museum National d'Histoire Naturelle spécialité "Ecologie", MNHN Paris, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02582792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants des communautés saproxyliques en forêt tempérée : applications au suivi et à la conservation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR Sciences de la Vie, Université d'Orléans, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02598830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId885"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -44863,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB4C26DF"/>
+    <w:nsid w:val="2E91E34C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -45094,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophebouget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5206-7560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080642012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6120-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e187021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193240v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-023-00875-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01644-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Percel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kuhn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hasbroucq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Beli&#235;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Bonte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307397" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Souchu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochenille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12708" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7595" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hor&#225;k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-023-00187-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7594" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kriegel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vogel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Angeleri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Borken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14227" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154926" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Quindroit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7106" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918315v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12434" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.710854" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118811" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284344v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Eberle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Husemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tillier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2020.041" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927008v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01009-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rav&#232;ne Brousse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00990-w" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118064" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927023v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00857-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609663v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friess" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg C. Muller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aramendi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus B&#228;ssler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Br&#228;ndle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12882" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hagge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Abrego" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13556" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606858v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12234" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Percel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parmain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1103-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605326v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ranius" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mestre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schroeder" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2016.1229021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Courtin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606533v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead Dronnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499920v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606615v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606335v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605632v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605004v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Valladares" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1076-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17608" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603470v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0944-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605005v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rose" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602471v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12572" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7G83QTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3162-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639387v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Mueller" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Bussler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00908" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80S1HJ89-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600776v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horak" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gossner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000741" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602060v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Houard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601680v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599567v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0767-1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600279v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600229v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.007" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598930v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TH6RZR9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966788v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bailey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P. M. Roberts" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.924" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600034v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12101" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2AC1C738DF364EC363507F7CF9870568063D5AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598827v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-013-0531-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0AB50A740144B879709F9572ED8175BED9320D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598630v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00209.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTGVX2KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599279v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Boutaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598632v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gossner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isacsson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12023" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598633v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPTCDQG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598631v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00214.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6HNT0PN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599267v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598403v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00200.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPD9J6GD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794548v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebek" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.02.033" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598634v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50659" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597297v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsell" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-078" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596764v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anselle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.11.016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X4DWCS0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598245v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.01.001" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J67FV40G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597273v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00160.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1921F2B993CC7F3CC3AC7C3B3D833CE94CA460/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593786v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WCQ3RF5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595967v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bussler" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#228;ndle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riedinger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.08.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMT6M87-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595027v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ23X5NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593822v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9364-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XF3FPJP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596035v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nusillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662937v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583373v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.25" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592676v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Br&#233;zard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Allain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478471v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Moreau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478379v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478470v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455346v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brustel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valladares" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2008.00400.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657721v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Moreau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591625v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591623v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658931v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454436v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zagatti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591089v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590862v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chassain" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454438v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589335v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590014v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590013v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589220v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaboldi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586422v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584100v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586576v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.05.037" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXW9ZW0L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586767v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.08.003" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ4MX8WN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584101v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leseigneur" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589219v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586423v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2005.00970.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3416A1D3DDB287410F1B7BA854336935388BB4AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586624v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.05.036" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F98CG083-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582940v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duelli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2003.09.009" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q842HJG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583932v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581558v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhonore" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468045v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582922v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moncoutier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579860v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579365v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richoux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808576v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808629v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678935v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808728v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808565v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808732v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808683v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808580v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808591v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186507v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186513v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186495v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386133v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931425v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ardanuy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laroche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186445v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185495v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damoiseau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186754v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186421v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186449v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185484v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236387v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186765v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186820v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416212v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416197v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peu-Morel Titouan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevereau Camille" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441524v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416192v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye-Boubacar" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267965v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267967v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441469v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.61814a1562ba8657678b29ff" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080391v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786552v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheret" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786513v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607356v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608181v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campagnaro" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608148v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608407v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608404v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608408v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138668v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608736v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608429v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608405v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785619v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608835v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787708v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607315v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606336v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606765v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606304v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606753v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606303v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606527v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606752v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784831v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785088v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143067v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785168v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606768v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608834v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785079v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608832v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606751v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606754v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735426v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605611v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603353v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793635v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605602v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604898v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603625v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Kondratow" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608833v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604896v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604897v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601861v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601332v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601278v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601860v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799100v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602419v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793316v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796071v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crassous" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573904v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600231v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573901v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600195v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600232v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599052v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598972v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598635v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807943v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598406v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747674v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189760v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573902v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598831v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743978v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597632v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597395v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagarde" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597394v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810309v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597684v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597125v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597629v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041247v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597631v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Torres" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597656v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595107v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596766v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596188v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595106v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595395v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595966v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596767v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596765v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593825v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593290v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593751v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593305v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593401v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593750v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594567v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592241v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592240v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591899v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593256v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592245v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590477v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590691v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590695v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591628v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591632v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590478v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591024v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590419v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590694v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589700v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588959v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590102v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815287v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587944v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588119v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588227v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588288v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587943v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588789v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samalens" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588429v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587205v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588125v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587204v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583784v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583788v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583016v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582919v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582945v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185504v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro B Leverkus" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608183v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nascimbene" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitale" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelli" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603632v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597053v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267886v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597054v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595108v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596032v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591626v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185270v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613973v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604901v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539120v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539124v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117257v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607484v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrick" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulyshen" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094718v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-75937-1_14" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75937-1_14" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604998v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallauri" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601686v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600035v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tronquet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598979v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kraus" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605979v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593232v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#233;not" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593233v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terraz" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593486v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593483v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594088v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498688v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593485v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594086v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594087v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593883v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593492v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314381v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Haugel" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bock" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586768v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dodelin" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485107v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475845v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239309v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608433v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787947v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603358v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801386v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604809v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801991v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594878v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593252v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthault" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berthon" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592596v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592597v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590697v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591620v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589221v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817791v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berthault" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02582792v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598830v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophebouget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5206-7560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080642012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Uh_IWnQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6120-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bosc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Horellou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e187021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124315" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Souchu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochenille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12708" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193240v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-023-00875-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01644-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2024a3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390097v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Percel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles San Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hasbroucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Beli&#235;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Bonte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7595" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsoum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hor&#225;k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-023-00187-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2023a8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kriegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vogel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Angeleri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Borken" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154926" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ledet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83631-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Binon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.7106" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Quindroit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12434" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.710854" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118811" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Eberle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Husemann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Ulrich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-01009-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vincent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2020.041" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929261v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nusillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rav&#232;ne Brousse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00990-w" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080106v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118064" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Sabatini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. de Andrade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14503" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00857-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12701" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Friess" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg C. Muller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Aramendi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus B&#228;ssler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Br&#228;ndle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12882" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167525v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hagge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Abrego" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13556" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608170v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Du Puy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13181" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608663v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12808" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12705" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608431v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Percel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parmain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-018-1103-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606858v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12234" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burrascano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. de Andrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antonini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12766" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605632v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nusillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605071v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.11.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ranius" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mestre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schroeder" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827581.2016.1229021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606301v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Courtin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606533v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bankhead Dronnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607137v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499920v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606615v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608670v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67870" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605004v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Valladares" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1076-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604910v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17608" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603470v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0944-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rose" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602471v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12572" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7G83QTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603471v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1116-8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639387v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Mueller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Bussler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00908" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80S1HJ89-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3162-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gossner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485314000741" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602060v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Houard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnouin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delnatte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4078" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601680v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Nageleisen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600279v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599567v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0767-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598930v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.09.031" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TH6RZR9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Bailey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P. M. Roberts" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.924" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600034v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12101" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2AC1C738DF364EC363507F7CF9870568063D5AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598630v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00209.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTGVX2KR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598632v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gossner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isacsson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12023" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599279v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Boutaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-013-0531-3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0AB50A740144B879709F9572ED8175BED9320D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598633v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12008" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPTCDQG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598631v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00214.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6HNT0PN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599267v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598403v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2012.00200.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPD9J6GD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794548v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sebek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.02.033" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50659" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597297v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsell" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-078" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596764v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anselle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.11.016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X4DWCS0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ricou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00160.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C1921F2B993CC7F3CC3AC7C3B3D833CE94CA460/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598245v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2012.01.001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J67FV40G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593786v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WCQ3RF5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595967v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bussler" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#228;ndle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riedinger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.08.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMT6M87-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595027v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.02.004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ23X5NQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593822v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9364-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XF3FPJP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596035v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nusillard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662937v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583373v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.25" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478471v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Moreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592676v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Br&#233;zard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Allain" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478379v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478470v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657721v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arthur Moreau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455346v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brustel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valladares" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2008.00400.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590862v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chassain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454438v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591625v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591623v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658931v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590481v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454436v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zagatti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591089v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdereau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuault" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589220v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaboldi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589335v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590014v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Goujon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590013v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586624v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.05.036" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F98CG083-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586423v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2005.00970.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3416A1D3DDB287410F1B7BA854336935388BB4AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584100v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586422v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586576v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.05.037" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXW9ZW0L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586767v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2005.08.003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ4MX8WN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584101v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leseigneur" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589219v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582916v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582940v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duelli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2003.09.009" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q842HJG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583932v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581558v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhonore" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468045v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582922v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moncoutier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579860v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579365v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richoux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808591v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808576v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808629v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678935v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808728v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808565v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808732v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808683v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808580v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186507v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186513v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186495v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386133v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186820v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185495v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damoiseau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931425v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ardanuy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laroche" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186445v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186754v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186421v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186449v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186469v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185484v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236387v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186765v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441469v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.61814a1562ba8657678b29ff" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441524v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416212v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416197v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peu-Morel Titouan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevereau Camille" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416192v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye-Boubacar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267965v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267967v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080391v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786552v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607315v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787708v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608408v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786513v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607356v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608181v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campagnaro" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608148v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608407v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608404v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138668v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608736v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608429v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608405v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785619v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608835v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735426v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608832v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606751v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606754v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606772v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606753v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606304v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606764v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606336v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606765v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606303v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606527v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606752v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784831v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785088v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143067v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785168v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606768v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608834v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785079v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608833v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604904v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604896v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604897v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604903v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605611v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604899v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokrala" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajibabaei" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604900v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603353v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793635v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605602v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604898v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603625v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Kondratow" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603623v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601332v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743183v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hajibabaei" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shokralla" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. Gibson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602960v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shokralla" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gibson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601861v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601278v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601860v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799100v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602419v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793316v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796071v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crassous" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600232v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573904v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600231v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573901v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600195v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743978v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599052v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598973v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598972v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598931v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598635v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807943v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598406v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747674v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189760v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573902v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803503v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598831v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597656v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagarde" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597684v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810309v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597632v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597395v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597394v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597125v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597629v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041247v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597631v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Torres" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596765v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596766v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595107v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596188v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595106v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595395v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595966v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596767v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594567v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593825v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593290v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593751v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593305v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593401v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593750v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592245v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592241v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592240v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591899v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593256v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591810v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590694v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590477v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590691v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590695v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591628v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591632v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590478v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591024v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590419v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589700v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588959v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590102v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588429v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815287v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camaret" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587944v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588119v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588227v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneil" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588288v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587943v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588789v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Samalens" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587204v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587205v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588125v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583016v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583784v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583788v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582919v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582945v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808746v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Balvay" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185504v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro B Leverkus" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thorn" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655935v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608183v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nascimbene" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spitale" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelli" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603632v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598974v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597054v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267886v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597053v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595108v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596032v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591626v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185270v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613973v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604901v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539120v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539124v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117257v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607484v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrick" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulyshen" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094718v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-75937-1_14" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75937-1_14" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604998v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallauri" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601686v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600035v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tronquet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605979v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kraus" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598979v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593232v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andr&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#233;not" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593233v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terraz" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593492v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594088v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498688v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593486v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593483v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593485v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594086v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594087v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593883v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314381v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Haugel" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bock" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586768v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dodelin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485107v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475845v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239309v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608433v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787947v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603358v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801386v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604809v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801991v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594878v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592597v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593252v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berthault" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Berthon" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592596v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590697v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591620v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589221v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817791v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berthault" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02582792v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598830v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>